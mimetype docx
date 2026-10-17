--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449457806" name="Picture">
+                  <wp:docPr id="2092594357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449457806" name="Picture"/>
+                          <pic:cNvPr id="2092594357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983338564" name="Picture">
+                  <wp:docPr id="1884251435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983338564" name="Picture"/>
+                          <pic:cNvPr id="1884251435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489815914" name="Picture">
+                        <wp:docPr id="334459481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489815914" name="Picture"/>
+                                <pic:cNvPr id="334459481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751233531" name="Picture">
+                  <wp:docPr id="512540813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751233531" name="Picture"/>
+                          <pic:cNvPr id="512540813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394453364" name="Picture">
+                  <wp:docPr id="1426404795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394453364" name="Picture"/>
+                          <pic:cNvPr id="1426404795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545230822" name="Picture">
+                  <wp:docPr id="1089299534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545230822" name="Picture"/>
+                          <pic:cNvPr id="1089299534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54934227" name="Picture">
+                  <wp:docPr id="1421611391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54934227" name="Picture"/>
+                          <pic:cNvPr id="1421611391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380452914" name="Picture">
+                  <wp:docPr id="433475040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380452914" name="Picture"/>
+                          <pic:cNvPr id="433475040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850408605" name="Picture">
+                        <wp:docPr id="383840457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850408605" name="Picture"/>
+                                <pic:cNvPr id="383840457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203147014" name="Picture">
+                        <wp:docPr id="1986583763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203147014" name="Picture"/>
+                                <pic:cNvPr id="1986583763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532124720" name="Picture">
+                        <wp:docPr id="277584354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532124720" name="Picture"/>
+                                <pic:cNvPr id="277584354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706730656" name="Picture">
+                        <wp:docPr id="1767885336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706730656" name="Picture"/>
+                                <pic:cNvPr id="1767885336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725124829" name="Picture">
+                        <wp:docPr id="575892711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725124829" name="Picture"/>
+                                <pic:cNvPr id="575892711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019831215" name="Picture">
+                        <wp:docPr id="487240704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019831215" name="Picture"/>
+                                <pic:cNvPr id="487240704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331180687" name="Picture">
+                        <wp:docPr id="2139982433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331180687" name="Picture"/>
+                                <pic:cNvPr id="2139982433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="648382339" name="Picture">
+                        <wp:docPr id="472976045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="648382339" name="Picture"/>
+                                <pic:cNvPr id="472976045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129034150" name="Picture">
+                        <wp:docPr id="1042096801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129034150" name="Picture"/>
+                                <pic:cNvPr id="1042096801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542697029" name="Picture">
+                        <wp:docPr id="164674678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542697029" name="Picture"/>
+                                <pic:cNvPr id="164674678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787138316" name="Picture">
+                        <wp:docPr id="1303871219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787138316" name="Picture"/>
+                                <pic:cNvPr id="1303871219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468414275" name="Picture">
+                        <wp:docPr id="526710474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468414275" name="Picture"/>
+                                <pic:cNvPr id="526710474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826884795" name="Picture">
+                  <wp:docPr id="1314847606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826884795" name="Picture"/>
+                          <pic:cNvPr id="1314847606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101290536" name="Picture">
+                  <wp:docPr id="547226356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101290536" name="Picture"/>
+                          <pic:cNvPr id="547226356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761485567" name="Picture">
+                  <wp:docPr id="1336651966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761485567" name="Picture"/>
+                          <pic:cNvPr id="1336651966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065975437" name="Picture">
+                  <wp:docPr id="1345312340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065975437" name="Picture"/>
+                          <pic:cNvPr id="1345312340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901360615" name="Picture">
+                  <wp:docPr id="93149274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901360615" name="Picture"/>
+                          <pic:cNvPr id="93149274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259097167" name="Picture">
+                  <wp:docPr id="13996458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259097167" name="Picture"/>
+                          <pic:cNvPr id="13996458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714581351" name="Picture">
+                        <wp:docPr id="1009883039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714581351" name="Picture"/>
+                                <pic:cNvPr id="1009883039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761950155" name="Picture">
+                  <wp:docPr id="876508271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761950155" name="Picture"/>
+                          <pic:cNvPr id="876508271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215609865" name="Picture">
+                  <wp:docPr id="1991349288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215609865" name="Picture"/>
+                          <pic:cNvPr id="1991349288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600099581" name="Picture">
+                  <wp:docPr id="1175222286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600099581" name="Picture"/>
+                          <pic:cNvPr id="1175222286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426517153" name="Picture">
+                  <wp:docPr id="150574414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426517153" name="Picture"/>
+                          <pic:cNvPr id="150574414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458876152" name="Picture">
+                  <wp:docPr id="1519808563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458876152" name="Picture"/>
+                          <pic:cNvPr id="1519808563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662392302" name="Picture">
+                  <wp:docPr id="1405514810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662392302" name="Picture"/>
+                          <pic:cNvPr id="1405514810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349701548" name="Picture">
+                        <wp:docPr id="1692134930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349701548" name="Picture"/>
+                                <pic:cNvPr id="1692134930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773223652" name="Picture">
+                  <wp:docPr id="81535255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773223652" name="Picture"/>
+                          <pic:cNvPr id="81535255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606706935" name="Picture">
+                  <wp:docPr id="252632125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606706935" name="Picture"/>
+                          <pic:cNvPr id="252632125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804857857" name="Picture">
+                  <wp:docPr id="1363833775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804857857" name="Picture"/>
+                          <pic:cNvPr id="1363833775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067541816" name="Picture">
+                  <wp:docPr id="1269447459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067541816" name="Picture"/>
+                          <pic:cNvPr id="1269447459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225593525" name="Picture">
+                  <wp:docPr id="924480486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225593525" name="Picture"/>
+                          <pic:cNvPr id="924480486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826430954" name="Picture">
+                  <wp:docPr id="321895009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826430954" name="Picture"/>
+                          <pic:cNvPr id="321895009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237603626" name="Picture">
+                        <wp:docPr id="50577221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237603626" name="Picture"/>
+                                <pic:cNvPr id="50577221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306665399" name="Picture">
+                  <wp:docPr id="1838277110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306665399" name="Picture"/>
+                          <pic:cNvPr id="1838277110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560533413" name="Picture">
+                  <wp:docPr id="1773023635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560533413" name="Picture"/>
+                          <pic:cNvPr id="1773023635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385536451" name="Picture">
+                  <wp:docPr id="661887312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385536451" name="Picture"/>
+                          <pic:cNvPr id="661887312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280741397" name="Picture">
+                  <wp:docPr id="1723957368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280741397" name="Picture"/>
+                          <pic:cNvPr id="1723957368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718243666" name="Picture">
+                  <wp:docPr id="1384227298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718243666" name="Picture"/>
+                          <pic:cNvPr id="1384227298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382428457" name="Picture">
+                  <wp:docPr id="615753519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382428457" name="Picture"/>
+                          <pic:cNvPr id="615753519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574755211" name="Picture">
+                        <wp:docPr id="2093464293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574755211" name="Picture"/>
+                                <pic:cNvPr id="2093464293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284368692" name="Picture">
+                  <wp:docPr id="1173680269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284368692" name="Picture"/>
+                          <pic:cNvPr id="1173680269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347272610" name="Picture">
+                  <wp:docPr id="706621717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347272610" name="Picture"/>
+                          <pic:cNvPr id="706621717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352641976" name="Picture">
+                  <wp:docPr id="346918404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352641976" name="Picture"/>
+                          <pic:cNvPr id="346918404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>