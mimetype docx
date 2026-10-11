--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69519095" name="Picture">
+                  <wp:docPr id="313328359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69519095" name="Picture"/>
+                          <pic:cNvPr id="313328359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272425969" name="Picture">
+                  <wp:docPr id="2064126657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272425969" name="Picture"/>
+                          <pic:cNvPr id="2064126657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950263254" name="Picture">
+                        <wp:docPr id="1541477181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950263254" name="Picture"/>
+                                <pic:cNvPr id="1541477181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564692299" name="Picture">
+                  <wp:docPr id="2052615271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564692299" name="Picture"/>
+                          <pic:cNvPr id="2052615271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214700728" name="Picture">
+                  <wp:docPr id="1944677449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214700728" name="Picture"/>
+                          <pic:cNvPr id="1944677449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664873196" name="Picture">
+                  <wp:docPr id="929834973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664873196" name="Picture"/>
+                          <pic:cNvPr id="929834973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593014707" name="Picture">
+                  <wp:docPr id="30856651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593014707" name="Picture"/>
+                          <pic:cNvPr id="30856651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621330027" name="Picture">
+                  <wp:docPr id="1751415031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621330027" name="Picture"/>
+                          <pic:cNvPr id="1751415031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911974310" name="Picture">
+                        <wp:docPr id="1047909966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911974310" name="Picture"/>
+                                <pic:cNvPr id="1047909966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487628644" name="Picture">
+                        <wp:docPr id="1745281112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487628644" name="Picture"/>
+                                <pic:cNvPr id="1745281112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659171611" name="Picture">
+                        <wp:docPr id="1334518986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659171611" name="Picture"/>
+                                <pic:cNvPr id="1334518986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780745635" name="Picture">
+                        <wp:docPr id="1755365694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780745635" name="Picture"/>
+                                <pic:cNvPr id="1755365694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516964899" name="Picture">
+                        <wp:docPr id="260020393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516964899" name="Picture"/>
+                                <pic:cNvPr id="260020393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120452852" name="Picture">
+                        <wp:docPr id="626177798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120452852" name="Picture"/>
+                                <pic:cNvPr id="626177798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219002888" name="Picture">
+                        <wp:docPr id="2018808399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219002888" name="Picture"/>
+                                <pic:cNvPr id="2018808399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168741233" name="Picture">
+                        <wp:docPr id="1982698997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168741233" name="Picture"/>
+                                <pic:cNvPr id="1982698997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348658680" name="Picture">
+                        <wp:docPr id="1340245331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348658680" name="Picture"/>
+                                <pic:cNvPr id="1340245331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221885661" name="Picture">
+                        <wp:docPr id="1344413963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221885661" name="Picture"/>
+                                <pic:cNvPr id="1344413963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123551722" name="Picture">
+                        <wp:docPr id="2016359774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123551722" name="Picture"/>
+                                <pic:cNvPr id="2016359774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143311470" name="Picture">
+                        <wp:docPr id="374767360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143311470" name="Picture"/>
+                                <pic:cNvPr id="374767360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373966812" name="Picture">
+                        <wp:docPr id="717006662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373966812" name="Picture"/>
+                                <pic:cNvPr id="717006662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183498838" name="Picture">
+                        <wp:docPr id="686861669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183498838" name="Picture"/>
+                                <pic:cNvPr id="686861669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847143745" name="Picture">
+                        <wp:docPr id="286387623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847143745" name="Picture"/>
+                                <pic:cNvPr id="286387623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326803200" name="Picture">
+                  <wp:docPr id="217975777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326803200" name="Picture"/>
+                          <pic:cNvPr id="217975777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160207801" name="Picture">
+                  <wp:docPr id="357384448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160207801" name="Picture"/>
+                          <pic:cNvPr id="357384448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417183526" name="Picture">
+                  <wp:docPr id="1579940193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417183526" name="Picture"/>
+                          <pic:cNvPr id="1579940193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434505617" name="Picture">
+                  <wp:docPr id="1148818841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434505617" name="Picture"/>
+                          <pic:cNvPr id="1148818841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309550446" name="Picture">
+                  <wp:docPr id="241307643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309550446" name="Picture"/>
+                          <pic:cNvPr id="241307643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397132519" name="Picture">
+                  <wp:docPr id="1394958161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397132519" name="Picture"/>
+                          <pic:cNvPr id="1394958161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986871890" name="Picture">
+                        <wp:docPr id="2044585646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986871890" name="Picture"/>
+                                <pic:cNvPr id="2044585646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148401333" name="Picture">
+                        <wp:docPr id="500880120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148401333" name="Picture"/>
+                                <pic:cNvPr id="500880120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141212765" name="Picture">
+                  <wp:docPr id="1139658547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141212765" name="Picture"/>
+                          <pic:cNvPr id="1139658547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973421466" name="Picture">
+                  <wp:docPr id="777805699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973421466" name="Picture"/>
+                          <pic:cNvPr id="777805699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903379883" name="Picture">
+                  <wp:docPr id="1708787106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903379883" name="Picture"/>
+                          <pic:cNvPr id="1708787106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29058558" name="Picture">
+                  <wp:docPr id="341937222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29058558" name="Picture"/>
+                          <pic:cNvPr id="341937222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446961161" name="Picture">
+                  <wp:docPr id="1378525505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446961161" name="Picture"/>
+                          <pic:cNvPr id="1378525505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511564818" name="Picture">
+                  <wp:docPr id="1592087643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511564818" name="Picture"/>
+                          <pic:cNvPr id="1592087643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498189693" name="Picture">
+                        <wp:docPr id="1686599014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498189693" name="Picture"/>
+                                <pic:cNvPr id="1686599014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085986897" name="Picture">
+                        <wp:docPr id="1515813612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085986897" name="Picture"/>
+                                <pic:cNvPr id="1515813612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100334684" name="Picture">
+                  <wp:docPr id="86640772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100334684" name="Picture"/>
+                          <pic:cNvPr id="86640772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728232832" name="Picture">
+                  <wp:docPr id="817530810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728232832" name="Picture"/>
+                          <pic:cNvPr id="817530810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081782725" name="Picture">
+                  <wp:docPr id="1883339394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081782725" name="Picture"/>
+                          <pic:cNvPr id="1883339394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110732577" name="Picture">
+                  <wp:docPr id="1034109283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110732577" name="Picture"/>
+                          <pic:cNvPr id="1034109283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573379236" name="Picture">
+                  <wp:docPr id="675639027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573379236" name="Picture"/>
+                          <pic:cNvPr id="675639027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777126476" name="Picture">
+                  <wp:docPr id="1727243279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777126476" name="Picture"/>
+                          <pic:cNvPr id="1727243279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317952741" name="Picture">
+                        <wp:docPr id="2009118268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317952741" name="Picture"/>
+                                <pic:cNvPr id="2009118268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894807322" name="Picture">
+                  <wp:docPr id="208189207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894807322" name="Picture"/>
+                          <pic:cNvPr id="208189207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274246665" name="Picture">
+                  <wp:docPr id="2059030162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274246665" name="Picture"/>
+                          <pic:cNvPr id="2059030162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181016887" name="Picture">
+                  <wp:docPr id="1868247916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181016887" name="Picture"/>
+                          <pic:cNvPr id="1868247916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74341383" name="Picture">
+                  <wp:docPr id="396045543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74341383" name="Picture"/>
+                          <pic:cNvPr id="396045543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896281602" name="Picture">
+                  <wp:docPr id="1337671619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896281602" name="Picture"/>
+                          <pic:cNvPr id="1337671619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771677866" name="Picture">
+                  <wp:docPr id="233960700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771677866" name="Picture"/>
+                          <pic:cNvPr id="233960700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060326529" name="Picture">
+                        <wp:docPr id="480032391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060326529" name="Picture"/>
+                                <pic:cNvPr id="480032391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922888939" name="Picture">
+                  <wp:docPr id="1440823017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922888939" name="Picture"/>
+                          <pic:cNvPr id="1440823017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028768807" name="Picture">
+                  <wp:docPr id="741382748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028768807" name="Picture"/>
+                          <pic:cNvPr id="741382748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400139997" name="Picture">
+                  <wp:docPr id="1964961585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400139997" name="Picture"/>
+                          <pic:cNvPr id="1964961585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947884510" name="Picture">
+                  <wp:docPr id="1931787598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947884510" name="Picture"/>
+                          <pic:cNvPr id="1931787598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270184670" name="Picture">
+                  <wp:docPr id="1940891888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270184670" name="Picture"/>
+                          <pic:cNvPr id="1940891888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981271013" name="Picture">
+                  <wp:docPr id="688465713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981271013" name="Picture"/>
+                          <pic:cNvPr id="688465713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72198856" name="Picture">
+                  <wp:docPr id="64970663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72198856" name="Picture"/>
+                          <pic:cNvPr id="64970663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468372403" name="Picture">
+                  <wp:docPr id="782129122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468372403" name="Picture"/>
+                          <pic:cNvPr id="782129122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297993706" name="Picture">
+                  <wp:docPr id="1574682227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297993706" name="Picture"/>
+                          <pic:cNvPr id="1574682227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>