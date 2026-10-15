--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888399207" name="Picture">
+                  <wp:docPr id="2050636905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888399207" name="Picture"/>
+                          <pic:cNvPr id="2050636905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137085614" name="Picture">
+                  <wp:docPr id="1439156263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137085614" name="Picture"/>
+                          <pic:cNvPr id="1439156263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538429615" name="Picture">
+                        <wp:docPr id="1836367983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538429615" name="Picture"/>
+                                <pic:cNvPr id="1836367983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109854903" name="Picture">
+                  <wp:docPr id="1122299194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109854903" name="Picture"/>
+                          <pic:cNvPr id="1122299194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062311466" name="Picture">
+                  <wp:docPr id="1279123493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062311466" name="Picture"/>
+                          <pic:cNvPr id="1279123493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750561951" name="Picture">
+                  <wp:docPr id="948135531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750561951" name="Picture"/>
+                          <pic:cNvPr id="948135531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810489908" name="Picture">
+                  <wp:docPr id="180744388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810489908" name="Picture"/>
+                          <pic:cNvPr id="180744388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970682360" name="Picture">
+                  <wp:docPr id="1841528307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970682360" name="Picture"/>
+                          <pic:cNvPr id="1841528307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375853884" name="Picture">
+                        <wp:docPr id="176203462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375853884" name="Picture"/>
+                                <pic:cNvPr id="176203462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111868257" name="Picture">
+                        <wp:docPr id="1724885683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111868257" name="Picture"/>
+                                <pic:cNvPr id="1724885683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863975038" name="Picture">
+                        <wp:docPr id="898471583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863975038" name="Picture"/>
+                                <pic:cNvPr id="898471583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541455653" name="Picture">
+                        <wp:docPr id="1646891193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541455653" name="Picture"/>
+                                <pic:cNvPr id="1646891193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371087061" name="Picture">
+                        <wp:docPr id="914063660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371087061" name="Picture"/>
+                                <pic:cNvPr id="914063660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762397411" name="Picture">
+                        <wp:docPr id="1744052486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762397411" name="Picture"/>
+                                <pic:cNvPr id="1744052486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945490314" name="Picture">
+                        <wp:docPr id="1498510427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945490314" name="Picture"/>
+                                <pic:cNvPr id="1498510427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451490466" name="Picture">
+                        <wp:docPr id="1543782599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451490466" name="Picture"/>
+                                <pic:cNvPr id="1543782599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890201159" name="Picture">
+                        <wp:docPr id="1255294961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890201159" name="Picture"/>
+                                <pic:cNvPr id="1255294961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435718295" name="Picture">
+                        <wp:docPr id="693147675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435718295" name="Picture"/>
+                                <pic:cNvPr id="693147675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355421027" name="Picture">
+                        <wp:docPr id="1732255389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355421027" name="Picture"/>
+                                <pic:cNvPr id="1732255389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490617" name="Picture">
+                        <wp:docPr id="1468978030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490617" name="Picture"/>
+                                <pic:cNvPr id="1468978030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031191250" name="Picture">
+                        <wp:docPr id="1649584401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031191250" name="Picture"/>
+                                <pic:cNvPr id="1649584401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901032591" name="Picture">
+                        <wp:docPr id="621606010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901032591" name="Picture"/>
+                                <pic:cNvPr id="621606010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143572619" name="Picture">
+                        <wp:docPr id="2065411984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143572619" name="Picture"/>
+                                <pic:cNvPr id="2065411984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409013284" name="Picture">
+                  <wp:docPr id="837431094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409013284" name="Picture"/>
+                          <pic:cNvPr id="837431094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991339385" name="Picture">
+                  <wp:docPr id="1889217302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991339385" name="Picture"/>
+                          <pic:cNvPr id="1889217302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211600533" name="Picture">
+                  <wp:docPr id="762605277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211600533" name="Picture"/>
+                          <pic:cNvPr id="762605277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334871723" name="Picture">
+                  <wp:docPr id="258260531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334871723" name="Picture"/>
+                          <pic:cNvPr id="258260531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658001534" name="Picture">
+                  <wp:docPr id="1981786844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658001534" name="Picture"/>
+                          <pic:cNvPr id="1981786844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722327108" name="Picture">
+                  <wp:docPr id="764232368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722327108" name="Picture"/>
+                          <pic:cNvPr id="764232368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658736322" name="Picture">
+                        <wp:docPr id="783211931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658736322" name="Picture"/>
+                                <pic:cNvPr id="783211931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820666448" name="Picture">
+                  <wp:docPr id="327977821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820666448" name="Picture"/>
+                          <pic:cNvPr id="327977821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236095728" name="Picture">
+                  <wp:docPr id="1189486212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236095728" name="Picture"/>
+                          <pic:cNvPr id="1189486212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928571539" name="Picture">
+                  <wp:docPr id="511463878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928571539" name="Picture"/>
+                          <pic:cNvPr id="511463878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955583261" name="Picture">
+                  <wp:docPr id="1020818201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955583261" name="Picture"/>
+                          <pic:cNvPr id="1020818201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127939298" name="Picture">
+                  <wp:docPr id="1696304912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127939298" name="Picture"/>
+                          <pic:cNvPr id="1696304912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270610376" name="Picture">
+                  <wp:docPr id="1612534343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270610376" name="Picture"/>
+                          <pic:cNvPr id="1612534343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641130596" name="Picture">
+                        <wp:docPr id="872478798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641130596" name="Picture"/>
+                                <pic:cNvPr id="872478798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090787384" name="Picture">
+                        <wp:docPr id="1834018292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090787384" name="Picture"/>
+                                <pic:cNvPr id="1834018292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331887347" name="Picture">
+                  <wp:docPr id="852678029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331887347" name="Picture"/>
+                          <pic:cNvPr id="852678029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037611106" name="Picture">
+                  <wp:docPr id="345829657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037611106" name="Picture"/>
+                          <pic:cNvPr id="345829657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974585801" name="Picture">
+                  <wp:docPr id="370371483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974585801" name="Picture"/>
+                          <pic:cNvPr id="370371483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235752399" name="Picture">
+                  <wp:docPr id="2067901394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235752399" name="Picture"/>
+                          <pic:cNvPr id="2067901394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777503897" name="Picture">
+                  <wp:docPr id="1706349184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777503897" name="Picture"/>
+                          <pic:cNvPr id="1706349184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622149249" name="Picture">
+                  <wp:docPr id="62568054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622149249" name="Picture"/>
+                          <pic:cNvPr id="62568054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044653430" name="Picture">
+                        <wp:docPr id="560217008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044653430" name="Picture"/>
+                                <pic:cNvPr id="560217008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928267535" name="Picture">
+                  <wp:docPr id="2110392724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928267535" name="Picture"/>
+                          <pic:cNvPr id="2110392724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727310779" name="Picture">
+                  <wp:docPr id="922904917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727310779" name="Picture"/>
+                          <pic:cNvPr id="922904917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636624633" name="Picture">
+                  <wp:docPr id="926645694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636624633" name="Picture"/>
+                          <pic:cNvPr id="926645694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34264,57 +34264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662648307" name="Picture">
+                  <wp:docPr id="284046585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662648307" name="Picture"/>
+                          <pic:cNvPr id="284046585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34353,57 +34353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315613747" name="Picture">
+                  <wp:docPr id="2094300631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315613747" name="Picture"/>
+                          <pic:cNvPr id="2094300631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35033,57 +35033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284102545" name="Picture">
+                  <wp:docPr id="689392535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284102545" name="Picture"/>
+                          <pic:cNvPr id="689392535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36094,57 +36094,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234145537" name="Picture">
+                  <wp:docPr id="2000935717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234145537" name="Picture"/>
+                          <pic:cNvPr id="2000935717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36197,57 +36197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394891558" name="Picture">
+                  <wp:docPr id="1462324590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394891558" name="Picture"/>
+                          <pic:cNvPr id="1462324590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37655,57 +37655,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446833467" name="Picture">
+                  <wp:docPr id="369746627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446833467" name="Picture"/>
+                          <pic:cNvPr id="369746627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38852,57 +38852,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443659267" name="Picture">
+                        <wp:docPr id="530784604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443659267" name="Picture"/>
+                                <pic:cNvPr id="530784604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41420,57 +41420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139887225" name="Picture">
+                  <wp:docPr id="2037806091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139887225" name="Picture"/>
+                          <pic:cNvPr id="2037806091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41509,57 +41509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885260311" name="Picture">
+                  <wp:docPr id="378347509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885260311" name="Picture"/>
+                          <pic:cNvPr id="378347509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42153,57 +42153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167543929" name="Picture">
+                  <wp:docPr id="270689721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167543929" name="Picture"/>
+                          <pic:cNvPr id="270689721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43151,57 +43151,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203674059" name="Picture">
+                  <wp:docPr id="754193466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203674059" name="Picture"/>
+                          <pic:cNvPr id="754193466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43254,57 +43254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739354316" name="Picture">
+                  <wp:docPr id="69323140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739354316" name="Picture"/>
+                          <pic:cNvPr id="69323140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44631,57 +44631,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119499029" name="Picture">
+                  <wp:docPr id="619210189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119499029" name="Picture"/>
+                          <pic:cNvPr id="619210189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45774,57 +45774,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46848352" name="Picture">
+                        <wp:docPr id="793138290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46848352" name="Picture"/>
+                                <pic:cNvPr id="793138290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46995,57 +46995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128699373" name="Picture">
+                  <wp:docPr id="1214745178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128699373" name="Picture"/>
+                          <pic:cNvPr id="1214745178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47066,57 +47066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009135880" name="Picture">
+                  <wp:docPr id="428914806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009135880" name="Picture"/>
+                          <pic:cNvPr id="428914806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47480,57 +47480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915254152" name="Picture">
+                  <wp:docPr id="786451289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915254152" name="Picture"/>
+                          <pic:cNvPr id="786451289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>