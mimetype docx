--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972668433" name="Picture">
+                  <wp:docPr id="1344782462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972668433" name="Picture"/>
+                          <pic:cNvPr id="1344782462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675195612" name="Picture">
+                  <wp:docPr id="578892565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675195612" name="Picture"/>
+                          <pic:cNvPr id="578892565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799246556" name="Picture">
+                        <wp:docPr id="565866159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799246556" name="Picture"/>
+                                <pic:cNvPr id="565866159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173108956" name="Picture">
+                  <wp:docPr id="1105706936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173108956" name="Picture"/>
+                          <pic:cNvPr id="1105706936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636882821" name="Picture">
+                  <wp:docPr id="1024628734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636882821" name="Picture"/>
+                          <pic:cNvPr id="1024628734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016841631" name="Picture">
+                  <wp:docPr id="657662086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016841631" name="Picture"/>
+                          <pic:cNvPr id="657662086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224461665" name="Picture">
+                  <wp:docPr id="1291749270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224461665" name="Picture"/>
+                          <pic:cNvPr id="1291749270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358496482" name="Picture">
+                  <wp:docPr id="312769671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358496482" name="Picture"/>
+                          <pic:cNvPr id="312769671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94447844" name="Picture">
+                        <wp:docPr id="881851747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94447844" name="Picture"/>
+                                <pic:cNvPr id="881851747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871225606" name="Picture">
+                        <wp:docPr id="1810467578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871225606" name="Picture"/>
+                                <pic:cNvPr id="1810467578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133894432" name="Picture">
+                        <wp:docPr id="456408697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133894432" name="Picture"/>
+                                <pic:cNvPr id="456408697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605088695" name="Picture">
+                        <wp:docPr id="1103723911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605088695" name="Picture"/>
+                                <pic:cNvPr id="1103723911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845630033" name="Picture">
+                        <wp:docPr id="1552509890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845630033" name="Picture"/>
+                                <pic:cNvPr id="1552509890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104077113" name="Picture">
+                        <wp:docPr id="304562398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104077113" name="Picture"/>
+                                <pic:cNvPr id="304562398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756029027" name="Picture">
+                        <wp:docPr id="1049181401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756029027" name="Picture"/>
+                                <pic:cNvPr id="1049181401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578069799" name="Picture">
+                        <wp:docPr id="1439837700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578069799" name="Picture"/>
+                                <pic:cNvPr id="1439837700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265113605" name="Picture">
+                        <wp:docPr id="2066701220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265113605" name="Picture"/>
+                                <pic:cNvPr id="2066701220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322927823" name="Picture">
+                        <wp:docPr id="712097379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322927823" name="Picture"/>
+                                <pic:cNvPr id="712097379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220299244" name="Picture">
+                        <wp:docPr id="1418637646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220299244" name="Picture"/>
+                                <pic:cNvPr id="1418637646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548683577" name="Picture">
+                        <wp:docPr id="2056078774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548683577" name="Picture"/>
+                                <pic:cNvPr id="2056078774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203523907" name="Picture">
+                        <wp:docPr id="478768435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203523907" name="Picture"/>
+                                <pic:cNvPr id="478768435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191351083" name="Picture">
+                        <wp:docPr id="1127479871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191351083" name="Picture"/>
+                                <pic:cNvPr id="1127479871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058530708" name="Picture">
+                        <wp:docPr id="1868224406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058530708" name="Picture"/>
+                                <pic:cNvPr id="1868224406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420559932" name="Picture">
+                  <wp:docPr id="1449096213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420559932" name="Picture"/>
+                          <pic:cNvPr id="1449096213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235530933" name="Picture">
+                  <wp:docPr id="1350782239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235530933" name="Picture"/>
+                          <pic:cNvPr id="1350782239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771411360" name="Picture">
+                  <wp:docPr id="1319074332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771411360" name="Picture"/>
+                          <pic:cNvPr id="1319074332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097032329" name="Picture">
+                  <wp:docPr id="623219631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097032329" name="Picture"/>
+                          <pic:cNvPr id="623219631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801382362" name="Picture">
+                  <wp:docPr id="1745213979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801382362" name="Picture"/>
+                          <pic:cNvPr id="1745213979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046160389" name="Picture">
+                  <wp:docPr id="1368650722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046160389" name="Picture"/>
+                          <pic:cNvPr id="1368650722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169640835" name="Picture">
+                        <wp:docPr id="1988944722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169640835" name="Picture"/>
+                                <pic:cNvPr id="1988944722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390683562" name="Picture">
+                        <wp:docPr id="2107522309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390683562" name="Picture"/>
+                                <pic:cNvPr id="2107522309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512461823" name="Picture">
+                  <wp:docPr id="338124336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512461823" name="Picture"/>
+                          <pic:cNvPr id="338124336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232635876" name="Picture">
+                  <wp:docPr id="842102487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232635876" name="Picture"/>
+                          <pic:cNvPr id="842102487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338760042" name="Picture">
+                  <wp:docPr id="1053496193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338760042" name="Picture"/>
+                          <pic:cNvPr id="1053496193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173024188" name="Picture">
+                  <wp:docPr id="94418500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173024188" name="Picture"/>
+                          <pic:cNvPr id="94418500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270327793" name="Picture">
+                  <wp:docPr id="340152612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270327793" name="Picture"/>
+                          <pic:cNvPr id="340152612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741184693" name="Picture">
+                  <wp:docPr id="1522147158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741184693" name="Picture"/>
+                          <pic:cNvPr id="1522147158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24523,57 +24523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592020862" name="Picture">
+                        <wp:docPr id="1717143131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592020862" name="Picture"/>
+                                <pic:cNvPr id="1717143131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25498,57 +25498,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039455515" name="Picture">
+                        <wp:docPr id="1125656655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039455515" name="Picture"/>
+                                <pic:cNvPr id="1125656655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26907,57 +26907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716984942" name="Picture">
+                  <wp:docPr id="15691026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716984942" name="Picture"/>
+                          <pic:cNvPr id="15691026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26996,57 +26996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031740208" name="Picture">
+                  <wp:docPr id="716782708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031740208" name="Picture"/>
+                          <pic:cNvPr id="716782708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27676,57 +27676,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188317531" name="Picture">
+                  <wp:docPr id="1000293451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188317531" name="Picture"/>
+                          <pic:cNvPr id="1000293451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28737,57 +28737,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534343598" name="Picture">
+                  <wp:docPr id="1497918251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534343598" name="Picture"/>
+                          <pic:cNvPr id="1497918251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379903137" name="Picture">
+                  <wp:docPr id="219186269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379903137" name="Picture"/>
+                          <pic:cNvPr id="219186269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936578619" name="Picture">
+                  <wp:docPr id="470514105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936578619" name="Picture"/>
+                          <pic:cNvPr id="470514105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31511,57 +31511,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826152116" name="Picture">
+                        <wp:docPr id="2071669516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826152116" name="Picture"/>
+                                <pic:cNvPr id="2071669516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33837,57 +33837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220947777" name="Picture">
+                  <wp:docPr id="679389329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220947777" name="Picture"/>
+                          <pic:cNvPr id="679389329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33926,57 +33926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208454030" name="Picture">
+                  <wp:docPr id="123844716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208454030" name="Picture"/>
+                          <pic:cNvPr id="123844716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34570,57 +34570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157138318" name="Picture">
+                  <wp:docPr id="627097799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157138318" name="Picture"/>
+                          <pic:cNvPr id="627097799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35568,57 +35568,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005110778" name="Picture">
+                  <wp:docPr id="222864920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005110778" name="Picture"/>
+                          <pic:cNvPr id="222864920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35671,57 +35671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012545107" name="Picture">
+                  <wp:docPr id="1440627279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012545107" name="Picture"/>
+                          <pic:cNvPr id="1440627279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37048,57 +37048,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583066697" name="Picture">
+                  <wp:docPr id="434152760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583066697" name="Picture"/>
+                          <pic:cNvPr id="434152760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38191,57 +38191,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064163468" name="Picture">
+                        <wp:docPr id="2102015508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064163468" name="Picture"/>
+                                <pic:cNvPr id="2102015508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019678926" name="Picture">
+                  <wp:docPr id="1629459936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019678926" name="Picture"/>
+                          <pic:cNvPr id="1629459936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39641,57 +39641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026297650" name="Picture">
+                  <wp:docPr id="468562298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026297650" name="Picture"/>
+                          <pic:cNvPr id="468562298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40285,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774089840" name="Picture">
+                  <wp:docPr id="975732200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774089840" name="Picture"/>
+                          <pic:cNvPr id="975732200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41283,57 +41283,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605131463" name="Picture">
+                  <wp:docPr id="1658118999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605131463" name="Picture"/>
+                          <pic:cNvPr id="1658118999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41386,57 +41386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62554086" name="Picture">
+                  <wp:docPr id="2122460642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62554086" name="Picture"/>
+                          <pic:cNvPr id="2122460642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42763,57 +42763,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813449334" name="Picture">
+                  <wp:docPr id="412743174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813449334" name="Picture"/>
+                          <pic:cNvPr id="412743174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43906,57 +43906,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034512362" name="Picture">
+                        <wp:docPr id="767014456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034512362" name="Picture"/>
+                                <pic:cNvPr id="767014456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45127,57 +45127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870987225" name="Picture">
+                  <wp:docPr id="2060012622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870987225" name="Picture"/>
+                          <pic:cNvPr id="2060012622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45198,57 +45198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168191781" name="Picture">
+                  <wp:docPr id="1414693816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168191781" name="Picture"/>
+                          <pic:cNvPr id="1414693816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45612,57 +45612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013118314" name="Picture">
+                  <wp:docPr id="1065777854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013118314" name="Picture"/>
+                          <pic:cNvPr id="1065777854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>