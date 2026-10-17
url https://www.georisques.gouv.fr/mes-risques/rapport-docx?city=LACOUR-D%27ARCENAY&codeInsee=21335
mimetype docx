--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428540142" name="Picture">
+                  <wp:docPr id="984538296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428540142" name="Picture"/>
+                          <pic:cNvPr id="984538296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140190916" name="Picture">
+                  <wp:docPr id="1737349042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140190916" name="Picture"/>
+                          <pic:cNvPr id="1737349042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954091057" name="Picture">
+                        <wp:docPr id="1413005466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954091057" name="Picture"/>
+                                <pic:cNvPr id="1413005466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774830576" name="Picture">
+                  <wp:docPr id="2008530314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774830576" name="Picture"/>
+                          <pic:cNvPr id="2008530314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89810352" name="Picture">
+                  <wp:docPr id="1976667311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89810352" name="Picture"/>
+                          <pic:cNvPr id="1976667311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517064042" name="Picture">
+                  <wp:docPr id="261458257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517064042" name="Picture"/>
+                          <pic:cNvPr id="261458257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514086232" name="Picture">
+                  <wp:docPr id="844130738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514086232" name="Picture"/>
+                          <pic:cNvPr id="844130738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225728773" name="Picture">
+                  <wp:docPr id="1448696478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225728773" name="Picture"/>
+                          <pic:cNvPr id="1448696478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330606863" name="Picture">
+                        <wp:docPr id="2112344057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330606863" name="Picture"/>
+                                <pic:cNvPr id="2112344057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988415204" name="Picture">
+                        <wp:docPr id="706631834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988415204" name="Picture"/>
+                                <pic:cNvPr id="706631834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879442390" name="Picture">
+                        <wp:docPr id="697728398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879442390" name="Picture"/>
+                                <pic:cNvPr id="697728398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843521811" name="Picture">
+                        <wp:docPr id="1744504785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843521811" name="Picture"/>
+                                <pic:cNvPr id="1744504785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976366952" name="Picture">
+                        <wp:docPr id="659892872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976366952" name="Picture"/>
+                                <pic:cNvPr id="659892872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703575407" name="Picture">
+                        <wp:docPr id="1145073564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703575407" name="Picture"/>
+                                <pic:cNvPr id="1145073564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049768173" name="Picture">
+                        <wp:docPr id="725322814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049768173" name="Picture"/>
+                                <pic:cNvPr id="725322814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267727017" name="Picture">
+                        <wp:docPr id="1673381235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267727017" name="Picture"/>
+                                <pic:cNvPr id="1673381235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020607098" name="Picture">
+                        <wp:docPr id="1914847138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020607098" name="Picture"/>
+                                <pic:cNvPr id="1914847138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987915075" name="Picture">
+                        <wp:docPr id="1770334335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987915075" name="Picture"/>
+                                <pic:cNvPr id="1770334335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449212682" name="Picture">
+                        <wp:docPr id="1347003245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449212682" name="Picture"/>
+                                <pic:cNvPr id="1347003245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912019804" name="Picture">
+                        <wp:docPr id="1593812232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912019804" name="Picture"/>
+                                <pic:cNvPr id="1593812232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245450857" name="Picture">
+                  <wp:docPr id="1771244964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245450857" name="Picture"/>
+                          <pic:cNvPr id="1771244964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568308392" name="Picture">
+                  <wp:docPr id="984195437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568308392" name="Picture"/>
+                          <pic:cNvPr id="984195437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196965558" name="Picture">
+                  <wp:docPr id="369387258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196965558" name="Picture"/>
+                          <pic:cNvPr id="369387258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364151005" name="Picture">
+                  <wp:docPr id="1171973270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364151005" name="Picture"/>
+                          <pic:cNvPr id="1171973270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771862579" name="Picture">
+                  <wp:docPr id="979728578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771862579" name="Picture"/>
+                          <pic:cNvPr id="979728578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522739948" name="Picture">
+                  <wp:docPr id="129433417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522739948" name="Picture"/>
+                          <pic:cNvPr id="129433417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929929551" name="Picture">
+                        <wp:docPr id="1106252728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929929551" name="Picture"/>
+                                <pic:cNvPr id="1106252728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248182212" name="Picture">
+                  <wp:docPr id="373007018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248182212" name="Picture"/>
+                          <pic:cNvPr id="373007018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693845167" name="Picture">
+                  <wp:docPr id="1722065740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693845167" name="Picture"/>
+                          <pic:cNvPr id="1722065740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427368656" name="Picture">
+                  <wp:docPr id="663224819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427368656" name="Picture"/>
+                          <pic:cNvPr id="663224819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607418947" name="Picture">
+                  <wp:docPr id="1006063265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607418947" name="Picture"/>
+                          <pic:cNvPr id="1006063265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273626908" name="Picture">
+                  <wp:docPr id="271381106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273626908" name="Picture"/>
+                          <pic:cNvPr id="271381106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187089927" name="Picture">
+                  <wp:docPr id="686285875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187089927" name="Picture"/>
+                          <pic:cNvPr id="686285875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476808642" name="Picture">
+                        <wp:docPr id="681512032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476808642" name="Picture"/>
+                                <pic:cNvPr id="681512032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873109505" name="Picture">
+                  <wp:docPr id="1394632659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873109505" name="Picture"/>
+                          <pic:cNvPr id="1394632659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500298112" name="Picture">
+                  <wp:docPr id="41258306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500298112" name="Picture"/>
+                          <pic:cNvPr id="41258306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325523312" name="Picture">
+                  <wp:docPr id="1693116979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325523312" name="Picture"/>
+                          <pic:cNvPr id="1693116979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245297842" name="Picture">
+                  <wp:docPr id="828868939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245297842" name="Picture"/>
+                          <pic:cNvPr id="828868939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126834781" name="Picture">
+                  <wp:docPr id="993099481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126834781" name="Picture"/>
+                          <pic:cNvPr id="993099481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124825861" name="Picture">
+                  <wp:docPr id="987994160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124825861" name="Picture"/>
+                          <pic:cNvPr id="987994160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203709039" name="Picture">
+                        <wp:docPr id="1977999231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203709039" name="Picture"/>
+                                <pic:cNvPr id="1977999231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980168134" name="Picture">
+                  <wp:docPr id="2116612962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980168134" name="Picture"/>
+                          <pic:cNvPr id="2116612962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30396,57 +30396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777794956" name="Picture">
+                  <wp:docPr id="2112560860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777794956" name="Picture"/>
+                          <pic:cNvPr id="2112560860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31040,57 +31040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8774922" name="Picture">
+                  <wp:docPr id="648951865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8774922" name="Picture"/>
+                          <pic:cNvPr id="648951865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32038,57 +32038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517183290" name="Picture">
+                  <wp:docPr id="706531373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517183290" name="Picture"/>
+                          <pic:cNvPr id="706531373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32141,57 +32141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800316860" name="Picture">
+                  <wp:docPr id="1231716209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800316860" name="Picture"/>
+                          <pic:cNvPr id="1231716209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33518,57 +33518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501618118" name="Picture">
+                  <wp:docPr id="1015636879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501618118" name="Picture"/>
+                          <pic:cNvPr id="1015636879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133960386" name="Picture">
+                        <wp:docPr id="1920443353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133960386" name="Picture"/>
+                                <pic:cNvPr id="1920443353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35882,57 +35882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546318349" name="Picture">
+                  <wp:docPr id="85275395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546318349" name="Picture"/>
+                          <pic:cNvPr id="85275395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35953,57 +35953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139843978" name="Picture">
+                  <wp:docPr id="859174891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139843978" name="Picture"/>
+                          <pic:cNvPr id="859174891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36367,57 +36367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327336275" name="Picture">
+                  <wp:docPr id="196158831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327336275" name="Picture"/>
+                          <pic:cNvPr id="196158831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>