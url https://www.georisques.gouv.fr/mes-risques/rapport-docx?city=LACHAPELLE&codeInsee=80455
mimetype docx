--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638593464" name="Picture">
+                  <wp:docPr id="450891028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638593464" name="Picture"/>
+                          <pic:cNvPr id="450891028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309149070" name="Picture">
+                  <wp:docPr id="4102126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309149070" name="Picture"/>
+                          <pic:cNvPr id="4102126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553487873" name="Picture">
+                        <wp:docPr id="1843280830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553487873" name="Picture"/>
+                                <pic:cNvPr id="1843280830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904855476" name="Picture">
+                  <wp:docPr id="1380387595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904855476" name="Picture"/>
+                          <pic:cNvPr id="1380387595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140945350" name="Picture">
+                  <wp:docPr id="1255748797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140945350" name="Picture"/>
+                          <pic:cNvPr id="1255748797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889908744" name="Picture">
+                  <wp:docPr id="869389648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889908744" name="Picture"/>
+                          <pic:cNvPr id="869389648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438999156" name="Picture">
+                  <wp:docPr id="1545206809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438999156" name="Picture"/>
+                          <pic:cNvPr id="1545206809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485461044" name="Picture">
+                  <wp:docPr id="2103251641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485461044" name="Picture"/>
+                          <pic:cNvPr id="2103251641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866251424" name="Picture">
+                        <wp:docPr id="1324723400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866251424" name="Picture"/>
+                                <pic:cNvPr id="1324723400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630166168" name="Picture">
+                        <wp:docPr id="298701608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630166168" name="Picture"/>
+                                <pic:cNvPr id="298701608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482818604" name="Picture">
+                        <wp:docPr id="823442353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482818604" name="Picture"/>
+                                <pic:cNvPr id="823442353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523864976" name="Picture">
+                        <wp:docPr id="173754174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523864976" name="Picture"/>
+                                <pic:cNvPr id="173754174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012024409" name="Picture">
+                        <wp:docPr id="525043163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012024409" name="Picture"/>
+                                <pic:cNvPr id="525043163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53502255" name="Picture">
+                        <wp:docPr id="620225607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53502255" name="Picture"/>
+                                <pic:cNvPr id="620225607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385153487" name="Picture">
+                        <wp:docPr id="461897315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385153487" name="Picture"/>
+                                <pic:cNvPr id="461897315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144234994" name="Picture">
+                        <wp:docPr id="238597454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144234994" name="Picture"/>
+                                <pic:cNvPr id="238597454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863065204" name="Picture">
+                        <wp:docPr id="313613725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863065204" name="Picture"/>
+                                <pic:cNvPr id="313613725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975295336" name="Picture">
+                        <wp:docPr id="83099795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975295336" name="Picture"/>
+                                <pic:cNvPr id="83099795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438870469" name="Picture">
+                        <wp:docPr id="1876577993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438870469" name="Picture"/>
+                                <pic:cNvPr id="1876577993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420129414" name="Picture">
+                        <wp:docPr id="1270076890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420129414" name="Picture"/>
+                                <pic:cNvPr id="1270076890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117664487" name="Picture">
+                  <wp:docPr id="1520316471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117664487" name="Picture"/>
+                          <pic:cNvPr id="1520316471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559235164" name="Picture">
+                  <wp:docPr id="221301113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559235164" name="Picture"/>
+                          <pic:cNvPr id="221301113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876743276" name="Picture">
+                  <wp:docPr id="1530281412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876743276" name="Picture"/>
+                          <pic:cNvPr id="1530281412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863804480" name="Picture">
+                  <wp:docPr id="540122403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863804480" name="Picture"/>
+                          <pic:cNvPr id="540122403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906081346" name="Picture">
+                  <wp:docPr id="1022197754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906081346" name="Picture"/>
+                          <pic:cNvPr id="1022197754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546484" name="Picture">
+                  <wp:docPr id="470234703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546484" name="Picture"/>
+                          <pic:cNvPr id="470234703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845566148" name="Picture">
+                        <wp:docPr id="276992452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845566148" name="Picture"/>
+                                <pic:cNvPr id="276992452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490752251" name="Picture">
+                        <wp:docPr id="114459067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490752251" name="Picture"/>
+                                <pic:cNvPr id="114459067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221922587" name="Picture">
+                  <wp:docPr id="1815390210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221922587" name="Picture"/>
+                          <pic:cNvPr id="1815390210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384001364" name="Picture">
+                  <wp:docPr id="1451211631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384001364" name="Picture"/>
+                          <pic:cNvPr id="1451211631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380625337" name="Picture">
+                  <wp:docPr id="1144137538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380625337" name="Picture"/>
+                          <pic:cNvPr id="1144137538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834106516" name="Picture">
+                  <wp:docPr id="681711970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834106516" name="Picture"/>
+                          <pic:cNvPr id="681711970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505826810" name="Picture">
+                  <wp:docPr id="325803528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505826810" name="Picture"/>
+                          <pic:cNvPr id="325803528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382176220" name="Picture">
+                  <wp:docPr id="1645004374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382176220" name="Picture"/>
+                          <pic:cNvPr id="1645004374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294652176" name="Picture">
+                        <wp:docPr id="205847887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294652176" name="Picture"/>
+                                <pic:cNvPr id="205847887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360818763" name="Picture">
+                  <wp:docPr id="142521575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360818763" name="Picture"/>
+                          <pic:cNvPr id="142521575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246863209" name="Picture">
+                  <wp:docPr id="1925881801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246863209" name="Picture"/>
+                          <pic:cNvPr id="1925881801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605304002" name="Picture">
+                  <wp:docPr id="927691762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605304002" name="Picture"/>
+                          <pic:cNvPr id="927691762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532624164" name="Picture">
+                  <wp:docPr id="1167467393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532624164" name="Picture"/>
+                          <pic:cNvPr id="1167467393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371197899" name="Picture">
+                  <wp:docPr id="1499859001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371197899" name="Picture"/>
+                          <pic:cNvPr id="1499859001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690443755" name="Picture">
+                  <wp:docPr id="747807443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690443755" name="Picture"/>
+                          <pic:cNvPr id="747807443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625524760" name="Picture">
+                        <wp:docPr id="830310806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625524760" name="Picture"/>
+                                <pic:cNvPr id="830310806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945633762" name="Picture">
+                  <wp:docPr id="138424656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945633762" name="Picture"/>
+                          <pic:cNvPr id="138424656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874144031" name="Picture">
+                  <wp:docPr id="792623456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874144031" name="Picture"/>
+                          <pic:cNvPr id="792623456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103564509" name="Picture">
+                  <wp:docPr id="1251808590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103564509" name="Picture"/>
+                          <pic:cNvPr id="1251808590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767695388" name="Picture">
+                  <wp:docPr id="2143646765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767695388" name="Picture"/>
+                          <pic:cNvPr id="2143646765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330867956" name="Picture">
+                  <wp:docPr id="2052714045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330867956" name="Picture"/>
+                          <pic:cNvPr id="2052714045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174561751" name="Picture">
+                  <wp:docPr id="476600203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174561751" name="Picture"/>
+                          <pic:cNvPr id="476600203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715312111" name="Picture">
+                        <wp:docPr id="2085916160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715312111" name="Picture"/>
+                                <pic:cNvPr id="2085916160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344410078" name="Picture">
+                  <wp:docPr id="576604686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344410078" name="Picture"/>
+                          <pic:cNvPr id="576604686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893772561" name="Picture">
+                  <wp:docPr id="544762106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893772561" name="Picture"/>
+                          <pic:cNvPr id="544762106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748258040" name="Picture">
+                  <wp:docPr id="1280303829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748258040" name="Picture"/>
+                          <pic:cNvPr id="1280303829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>