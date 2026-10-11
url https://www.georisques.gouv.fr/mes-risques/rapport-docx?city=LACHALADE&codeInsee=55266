--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764117797" name="Picture">
+                  <wp:docPr id="406409050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764117797" name="Picture"/>
+                          <pic:cNvPr id="406409050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51823766" name="Picture">
+                  <wp:docPr id="1810215852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51823766" name="Picture"/>
+                          <pic:cNvPr id="1810215852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865929927" name="Picture">
+                        <wp:docPr id="1407125627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865929927" name="Picture"/>
+                                <pic:cNvPr id="1407125627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097253092" name="Picture">
+                  <wp:docPr id="901392666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097253092" name="Picture"/>
+                          <pic:cNvPr id="901392666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768316890" name="Picture">
+                  <wp:docPr id="830098933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768316890" name="Picture"/>
+                          <pic:cNvPr id="830098933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564732506" name="Picture">
+                  <wp:docPr id="2015574228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564732506" name="Picture"/>
+                          <pic:cNvPr id="2015574228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207464790" name="Picture">
+                  <wp:docPr id="807007667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207464790" name="Picture"/>
+                          <pic:cNvPr id="807007667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540351377" name="Picture">
+                  <wp:docPr id="2001071166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540351377" name="Picture"/>
+                          <pic:cNvPr id="2001071166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538554287" name="Picture">
+                        <wp:docPr id="849318264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538554287" name="Picture"/>
+                                <pic:cNvPr id="849318264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129618740" name="Picture">
+                        <wp:docPr id="65446806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129618740" name="Picture"/>
+                                <pic:cNvPr id="65446806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296743303" name="Picture">
+                        <wp:docPr id="1675632296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296743303" name="Picture"/>
+                                <pic:cNvPr id="1675632296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93032953" name="Picture">
+                        <wp:docPr id="247250118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93032953" name="Picture"/>
+                                <pic:cNvPr id="247250118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069566284" name="Picture">
+                        <wp:docPr id="1077123593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069566284" name="Picture"/>
+                                <pic:cNvPr id="1077123593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570200008" name="Picture">
+                        <wp:docPr id="965743430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570200008" name="Picture"/>
+                                <pic:cNvPr id="965743430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111818921" name="Picture">
+                        <wp:docPr id="1717123371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111818921" name="Picture"/>
+                                <pic:cNvPr id="1717123371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507430075" name="Picture">
+                        <wp:docPr id="746893882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507430075" name="Picture"/>
+                                <pic:cNvPr id="746893882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977329541" name="Picture">
+                        <wp:docPr id="1777325475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977329541" name="Picture"/>
+                                <pic:cNvPr id="1777325475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916138903" name="Picture">
+                        <wp:docPr id="1646684592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916138903" name="Picture"/>
+                                <pic:cNvPr id="1646684592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106128272" name="Picture">
+                        <wp:docPr id="115381002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106128272" name="Picture"/>
+                                <pic:cNvPr id="115381002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326668495" name="Picture">
+                        <wp:docPr id="783560469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326668495" name="Picture"/>
+                                <pic:cNvPr id="783560469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702739127" name="Picture">
+                        <wp:docPr id="717175284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702739127" name="Picture"/>
+                                <pic:cNvPr id="717175284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912769483" name="Picture">
+                        <wp:docPr id="737160351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912769483" name="Picture"/>
+                                <pic:cNvPr id="737160351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614162169" name="Picture">
+                        <wp:docPr id="1417309707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614162169" name="Picture"/>
+                                <pic:cNvPr id="1417309707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411834967" name="Picture">
+                  <wp:docPr id="1750863434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411834967" name="Picture"/>
+                          <pic:cNvPr id="1750863434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627517573" name="Picture">
+                  <wp:docPr id="58393092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627517573" name="Picture"/>
+                          <pic:cNvPr id="58393092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075916500" name="Picture">
+                  <wp:docPr id="1982394443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075916500" name="Picture"/>
+                          <pic:cNvPr id="1982394443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043581935" name="Picture">
+                  <wp:docPr id="1843792655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043581935" name="Picture"/>
+                          <pic:cNvPr id="1843792655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171833593" name="Picture">
+                  <wp:docPr id="1518823715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171833593" name="Picture"/>
+                          <pic:cNvPr id="1518823715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927532863" name="Picture">
+                  <wp:docPr id="2082428160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927532863" name="Picture"/>
+                          <pic:cNvPr id="2082428160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466716602" name="Picture">
+                        <wp:docPr id="1930828978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466716602" name="Picture"/>
+                                <pic:cNvPr id="1930828978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161188233" name="Picture">
+                  <wp:docPr id="2048742023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161188233" name="Picture"/>
+                          <pic:cNvPr id="2048742023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836978422" name="Picture">
+                  <wp:docPr id="514447470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836978422" name="Picture"/>
+                          <pic:cNvPr id="514447470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79110385" name="Picture">
+                  <wp:docPr id="1561965701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79110385" name="Picture"/>
+                          <pic:cNvPr id="1561965701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002608917" name="Picture">
+                  <wp:docPr id="1294897874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002608917" name="Picture"/>
+                          <pic:cNvPr id="1294897874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991164648" name="Picture">
+                  <wp:docPr id="2058915717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991164648" name="Picture"/>
+                          <pic:cNvPr id="2058915717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364000304" name="Picture">
+                  <wp:docPr id="911729306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364000304" name="Picture"/>
+                          <pic:cNvPr id="911729306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291461224" name="Picture">
+                        <wp:docPr id="402313003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291461224" name="Picture"/>
+                                <pic:cNvPr id="402313003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544194491" name="Picture">
+                  <wp:docPr id="377032247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544194491" name="Picture"/>
+                          <pic:cNvPr id="377032247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561757845" name="Picture">
+                  <wp:docPr id="2114799775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561757845" name="Picture"/>
+                          <pic:cNvPr id="2114799775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766048722" name="Picture">
+                  <wp:docPr id="1225961533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766048722" name="Picture"/>
+                          <pic:cNvPr id="1225961533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274124671" name="Picture">
+                  <wp:docPr id="1609160191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274124671" name="Picture"/>
+                          <pic:cNvPr id="1609160191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598907827" name="Picture">
+                  <wp:docPr id="1124636858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598907827" name="Picture"/>
+                          <pic:cNvPr id="1124636858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171756903" name="Picture">
+                  <wp:docPr id="1881637764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171756903" name="Picture"/>
+                          <pic:cNvPr id="1881637764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151210340" name="Picture">
+                        <wp:docPr id="1415156915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151210340" name="Picture"/>
+                                <pic:cNvPr id="1415156915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31953,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588508448" name="Picture">
+                  <wp:docPr id="612091135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588508448" name="Picture"/>
+                          <pic:cNvPr id="612091135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32024,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500174927" name="Picture">
+                  <wp:docPr id="1966185815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500174927" name="Picture"/>
+                          <pic:cNvPr id="1966185815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32503,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235610872" name="Picture">
+                  <wp:docPr id="1842705230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235610872" name="Picture"/>
+                          <pic:cNvPr id="1842705230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33795,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454353302" name="Picture">
+                  <wp:docPr id="410158086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454353302" name="Picture"/>
+                          <pic:cNvPr id="410158086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33884,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106682579" name="Picture">
+                  <wp:docPr id="1641048442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106682579" name="Picture"/>
+                          <pic:cNvPr id="1641048442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360012802" name="Picture">
+                  <wp:docPr id="668547341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360012802" name="Picture"/>
+                          <pic:cNvPr id="668547341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35526,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578435897" name="Picture">
+                  <wp:docPr id="1706338060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578435897" name="Picture"/>
+                          <pic:cNvPr id="1706338060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35629,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508028291" name="Picture">
+                  <wp:docPr id="222502912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508028291" name="Picture"/>
+                          <pic:cNvPr id="222502912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37006,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117622277" name="Picture">
+                  <wp:docPr id="1522931043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117622277" name="Picture"/>
+                          <pic:cNvPr id="1522931043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050698299" name="Picture">
+                        <wp:docPr id="54744090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050698299" name="Picture"/>
+                                <pic:cNvPr id="54744090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39510,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797161732" name="Picture">
+                  <wp:docPr id="1766077468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797161732" name="Picture"/>
+                          <pic:cNvPr id="1766077468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675752770" name="Picture">
+                  <wp:docPr id="754509194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675752770" name="Picture"/>
+                          <pic:cNvPr id="754509194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951851143" name="Picture">
+                  <wp:docPr id="242730839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951851143" name="Picture"/>
+                          <pic:cNvPr id="242730839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41241,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258155231" name="Picture">
+                  <wp:docPr id="2115785036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258155231" name="Picture"/>
+                          <pic:cNvPr id="2115785036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41344,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732672482" name="Picture">
+                  <wp:docPr id="1962289639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732672482" name="Picture"/>
+                          <pic:cNvPr id="1962289639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42721,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881587885" name="Picture">
+                  <wp:docPr id="999385586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881587885" name="Picture"/>
+                          <pic:cNvPr id="999385586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233677952" name="Picture">
+                        <wp:docPr id="762876065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233677952" name="Picture"/>
+                                <pic:cNvPr id="762876065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45135,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961853580" name="Picture">
+                  <wp:docPr id="1442183810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961853580" name="Picture"/>
+                          <pic:cNvPr id="1442183810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45215,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998004690" name="Picture">
+                  <wp:docPr id="1308946082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998004690" name="Picture"/>
+                          <pic:cNvPr id="1308946082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45694,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002646202" name="Picture">
+                  <wp:docPr id="1498874357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002646202" name="Picture"/>
+                          <pic:cNvPr id="1498874357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47429,57 +47429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470131969" name="Picture">
+                  <wp:docPr id="2010923419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470131969" name="Picture"/>
+                          <pic:cNvPr id="2010923419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47500,57 +47500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389502178" name="Picture">
+                  <wp:docPr id="507822140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389502178" name="Picture"/>
+                          <pic:cNvPr id="507822140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47914,57 +47914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253230630" name="Picture">
+                  <wp:docPr id="2147295912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253230630" name="Picture"/>
+                          <pic:cNvPr id="2147295912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>