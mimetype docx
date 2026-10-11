--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406409050" name="Picture">
+                  <wp:docPr id="726815354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406409050" name="Picture"/>
+                          <pic:cNvPr id="726815354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810215852" name="Picture">
+                  <wp:docPr id="509019033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810215852" name="Picture"/>
+                          <pic:cNvPr id="509019033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407125627" name="Picture">
+                        <wp:docPr id="938803091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407125627" name="Picture"/>
+                                <pic:cNvPr id="938803091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901392666" name="Picture">
+                  <wp:docPr id="1890838626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901392666" name="Picture"/>
+                          <pic:cNvPr id="1890838626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830098933" name="Picture">
+                  <wp:docPr id="2029509718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830098933" name="Picture"/>
+                          <pic:cNvPr id="2029509718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015574228" name="Picture">
+                  <wp:docPr id="1294765729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015574228" name="Picture"/>
+                          <pic:cNvPr id="1294765729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807007667" name="Picture">
+                  <wp:docPr id="1630814779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807007667" name="Picture"/>
+                          <pic:cNvPr id="1630814779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001071166" name="Picture">
+                  <wp:docPr id="1479701352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001071166" name="Picture"/>
+                          <pic:cNvPr id="1479701352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849318264" name="Picture">
+                        <wp:docPr id="1354798437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849318264" name="Picture"/>
+                                <pic:cNvPr id="1354798437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65446806" name="Picture">
+                        <wp:docPr id="53824761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65446806" name="Picture"/>
+                                <pic:cNvPr id="53824761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675632296" name="Picture">
+                        <wp:docPr id="823641625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675632296" name="Picture"/>
+                                <pic:cNvPr id="823641625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247250118" name="Picture">
+                        <wp:docPr id="1669185379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247250118" name="Picture"/>
+                                <pic:cNvPr id="1669185379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077123593" name="Picture">
+                        <wp:docPr id="807221470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077123593" name="Picture"/>
+                                <pic:cNvPr id="807221470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965743430" name="Picture">
+                        <wp:docPr id="1968651102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965743430" name="Picture"/>
+                                <pic:cNvPr id="1968651102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717123371" name="Picture">
+                        <wp:docPr id="1191116094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717123371" name="Picture"/>
+                                <pic:cNvPr id="1191116094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746893882" name="Picture">
+                        <wp:docPr id="1098202371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746893882" name="Picture"/>
+                                <pic:cNvPr id="1098202371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777325475" name="Picture">
+                        <wp:docPr id="1336391482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777325475" name="Picture"/>
+                                <pic:cNvPr id="1336391482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646684592" name="Picture">
+                        <wp:docPr id="1227117180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646684592" name="Picture"/>
+                                <pic:cNvPr id="1227117180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="115381002" name="Picture">
+                        <wp:docPr id="1106366316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="115381002" name="Picture"/>
+                                <pic:cNvPr id="1106366316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783560469" name="Picture">
+                        <wp:docPr id="142321027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783560469" name="Picture"/>
+                                <pic:cNvPr id="142321027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717175284" name="Picture">
+                        <wp:docPr id="726275613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717175284" name="Picture"/>
+                                <pic:cNvPr id="726275613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737160351" name="Picture">
+                        <wp:docPr id="1451742008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737160351" name="Picture"/>
+                                <pic:cNvPr id="1451742008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417309707" name="Picture">
+                        <wp:docPr id="605811817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417309707" name="Picture"/>
+                                <pic:cNvPr id="605811817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750863434" name="Picture">
+                  <wp:docPr id="1341524750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750863434" name="Picture"/>
+                          <pic:cNvPr id="1341524750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58393092" name="Picture">
+                  <wp:docPr id="472635169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58393092" name="Picture"/>
+                          <pic:cNvPr id="472635169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982394443" name="Picture">
+                  <wp:docPr id="2000119691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982394443" name="Picture"/>
+                          <pic:cNvPr id="2000119691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843792655" name="Picture">
+                  <wp:docPr id="796409627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843792655" name="Picture"/>
+                          <pic:cNvPr id="796409627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518823715" name="Picture">
+                  <wp:docPr id="1671210437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518823715" name="Picture"/>
+                          <pic:cNvPr id="1671210437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082428160" name="Picture">
+                  <wp:docPr id="55834543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082428160" name="Picture"/>
+                          <pic:cNvPr id="55834543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930828978" name="Picture">
+                        <wp:docPr id="1210112051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930828978" name="Picture"/>
+                                <pic:cNvPr id="1210112051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048742023" name="Picture">
+                  <wp:docPr id="1204237341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048742023" name="Picture"/>
+                          <pic:cNvPr id="1204237341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514447470" name="Picture">
+                  <wp:docPr id="1208147444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514447470" name="Picture"/>
+                          <pic:cNvPr id="1208147444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561965701" name="Picture">
+                  <wp:docPr id="103638407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561965701" name="Picture"/>
+                          <pic:cNvPr id="103638407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294897874" name="Picture">
+                  <wp:docPr id="404876631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294897874" name="Picture"/>
+                          <pic:cNvPr id="404876631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058915717" name="Picture">
+                  <wp:docPr id="1503476262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058915717" name="Picture"/>
+                          <pic:cNvPr id="1503476262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911729306" name="Picture">
+                  <wp:docPr id="1622105625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911729306" name="Picture"/>
+                          <pic:cNvPr id="1622105625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402313003" name="Picture">
+                        <wp:docPr id="1519005279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402313003" name="Picture"/>
+                                <pic:cNvPr id="1519005279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377032247" name="Picture">
+                  <wp:docPr id="1608043037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377032247" name="Picture"/>
+                          <pic:cNvPr id="1608043037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114799775" name="Picture">
+                  <wp:docPr id="648971636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114799775" name="Picture"/>
+                          <pic:cNvPr id="648971636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225961533" name="Picture">
+                  <wp:docPr id="1180378781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225961533" name="Picture"/>
+                          <pic:cNvPr id="1180378781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609160191" name="Picture">
+                  <wp:docPr id="1813695872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609160191" name="Picture"/>
+                          <pic:cNvPr id="1813695872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124636858" name="Picture">
+                  <wp:docPr id="118390586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124636858" name="Picture"/>
+                          <pic:cNvPr id="118390586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881637764" name="Picture">
+                  <wp:docPr id="1139680502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881637764" name="Picture"/>
+                          <pic:cNvPr id="1139680502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415156915" name="Picture">
+                        <wp:docPr id="1861787529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415156915" name="Picture"/>
+                                <pic:cNvPr id="1861787529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31953,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612091135" name="Picture">
+                  <wp:docPr id="110885084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612091135" name="Picture"/>
+                          <pic:cNvPr id="110885084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32024,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966185815" name="Picture">
+                  <wp:docPr id="1845094606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966185815" name="Picture"/>
+                          <pic:cNvPr id="1845094606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32503,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842705230" name="Picture">
+                  <wp:docPr id="1205286447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842705230" name="Picture"/>
+                          <pic:cNvPr id="1205286447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33795,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410158086" name="Picture">
+                  <wp:docPr id="1534431042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410158086" name="Picture"/>
+                          <pic:cNvPr id="1534431042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33884,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641048442" name="Picture">
+                  <wp:docPr id="2036904826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641048442" name="Picture"/>
+                          <pic:cNvPr id="2036904826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668547341" name="Picture">
+                  <wp:docPr id="133207094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668547341" name="Picture"/>
+                          <pic:cNvPr id="133207094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35526,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706338060" name="Picture">
+                  <wp:docPr id="360660026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706338060" name="Picture"/>
+                          <pic:cNvPr id="360660026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35629,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222502912" name="Picture">
+                  <wp:docPr id="1624420165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222502912" name="Picture"/>
+                          <pic:cNvPr id="1624420165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37006,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522931043" name="Picture">
+                  <wp:docPr id="181817325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522931043" name="Picture"/>
+                          <pic:cNvPr id="181817325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54744090" name="Picture">
+                        <wp:docPr id="286852674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54744090" name="Picture"/>
+                                <pic:cNvPr id="286852674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39510,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766077468" name="Picture">
+                  <wp:docPr id="696814251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766077468" name="Picture"/>
+                          <pic:cNvPr id="696814251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754509194" name="Picture">
+                  <wp:docPr id="229430838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754509194" name="Picture"/>
+                          <pic:cNvPr id="229430838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242730839" name="Picture">
+                  <wp:docPr id="373710204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242730839" name="Picture"/>
+                          <pic:cNvPr id="373710204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41241,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115785036" name="Picture">
+                  <wp:docPr id="20209325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115785036" name="Picture"/>
+                          <pic:cNvPr id="20209325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41344,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962289639" name="Picture">
+                  <wp:docPr id="1815632344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962289639" name="Picture"/>
+                          <pic:cNvPr id="1815632344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42721,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999385586" name="Picture">
+                  <wp:docPr id="346406677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999385586" name="Picture"/>
+                          <pic:cNvPr id="346406677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762876065" name="Picture">
+                        <wp:docPr id="2107463580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762876065" name="Picture"/>
+                                <pic:cNvPr id="2107463580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45135,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442183810" name="Picture">
+                  <wp:docPr id="904895660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442183810" name="Picture"/>
+                          <pic:cNvPr id="904895660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45215,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308946082" name="Picture">
+                  <wp:docPr id="1814987433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308946082" name="Picture"/>
+                          <pic:cNvPr id="1814987433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45694,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498874357" name="Picture">
+                  <wp:docPr id="1200910474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498874357" name="Picture"/>
+                          <pic:cNvPr id="1200910474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47429,57 +47429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010923419" name="Picture">
+                  <wp:docPr id="304347424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010923419" name="Picture"/>
+                          <pic:cNvPr id="304347424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47500,57 +47500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507822140" name="Picture">
+                  <wp:docPr id="176163335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507822140" name="Picture"/>
+                          <pic:cNvPr id="176163335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47914,57 +47914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147295912" name="Picture">
+                  <wp:docPr id="1861495805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147295912" name="Picture"/>
+                          <pic:cNvPr id="1861495805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>