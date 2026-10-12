--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139111518" name="Picture">
+                  <wp:docPr id="2034989854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139111518" name="Picture"/>
+                          <pic:cNvPr id="2034989854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527413562" name="Picture">
+                  <wp:docPr id="678415155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527413562" name="Picture"/>
+                          <pic:cNvPr id="678415155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952081976" name="Picture">
+                        <wp:docPr id="432861772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952081976" name="Picture"/>
+                                <pic:cNvPr id="432861772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613544998" name="Picture">
+                  <wp:docPr id="322431605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613544998" name="Picture"/>
+                          <pic:cNvPr id="322431605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662169464" name="Picture">
+                  <wp:docPr id="579350138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662169464" name="Picture"/>
+                          <pic:cNvPr id="579350138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422305057" name="Picture">
+                  <wp:docPr id="648459581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422305057" name="Picture"/>
+                          <pic:cNvPr id="648459581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741153088" name="Picture">
+                  <wp:docPr id="423836607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741153088" name="Picture"/>
+                          <pic:cNvPr id="423836607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860366256" name="Picture">
+                  <wp:docPr id="542782762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860366256" name="Picture"/>
+                          <pic:cNvPr id="542782762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806980848" name="Picture">
+                        <wp:docPr id="698833278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806980848" name="Picture"/>
+                                <pic:cNvPr id="698833278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679879467" name="Picture">
+                        <wp:docPr id="518093371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679879467" name="Picture"/>
+                                <pic:cNvPr id="518093371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975424306" name="Picture">
+                        <wp:docPr id="1522846686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975424306" name="Picture"/>
+                                <pic:cNvPr id="1522846686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467000038" name="Picture">
+                        <wp:docPr id="1393845682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467000038" name="Picture"/>
+                                <pic:cNvPr id="1393845682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722877185" name="Picture">
+                        <wp:docPr id="1843420345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722877185" name="Picture"/>
+                                <pic:cNvPr id="1843420345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676470582" name="Picture">
+                        <wp:docPr id="2114734776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676470582" name="Picture"/>
+                                <pic:cNvPr id="2114734776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104183327" name="Picture">
+                        <wp:docPr id="2139461078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104183327" name="Picture"/>
+                                <pic:cNvPr id="2139461078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018947216" name="Picture">
+                        <wp:docPr id="553020511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018947216" name="Picture"/>
+                                <pic:cNvPr id="553020511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929408774" name="Picture">
+                        <wp:docPr id="1295058747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929408774" name="Picture"/>
+                                <pic:cNvPr id="1295058747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353330955" name="Picture">
+                        <wp:docPr id="1879938130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353330955" name="Picture"/>
+                                <pic:cNvPr id="1879938130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85049031" name="Picture">
+                        <wp:docPr id="1863686566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85049031" name="Picture"/>
+                                <pic:cNvPr id="1863686566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553613768" name="Picture">
+                        <wp:docPr id="1255607757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553613768" name="Picture"/>
+                                <pic:cNvPr id="1255607757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490672076" name="Picture">
+                        <wp:docPr id="1753620635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490672076" name="Picture"/>
+                                <pic:cNvPr id="1753620635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200103069" name="Picture">
+                        <wp:docPr id="1005855910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200103069" name="Picture"/>
+                                <pic:cNvPr id="1005855910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646413244" name="Picture">
+                        <wp:docPr id="1579845663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646413244" name="Picture"/>
+                                <pic:cNvPr id="1579845663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731927523" name="Picture">
+                  <wp:docPr id="1822014319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731927523" name="Picture"/>
+                          <pic:cNvPr id="1822014319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057004960" name="Picture">
+                  <wp:docPr id="1944135905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057004960" name="Picture"/>
+                          <pic:cNvPr id="1944135905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20790947" name="Picture">
+                  <wp:docPr id="1374520014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20790947" name="Picture"/>
+                          <pic:cNvPr id="1374520014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078052751" name="Picture">
+                  <wp:docPr id="88214399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078052751" name="Picture"/>
+                          <pic:cNvPr id="88214399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903014941" name="Picture">
+                  <wp:docPr id="472907558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903014941" name="Picture"/>
+                          <pic:cNvPr id="472907558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072198270" name="Picture">
+                  <wp:docPr id="218273225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072198270" name="Picture"/>
+                          <pic:cNvPr id="218273225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431047146" name="Picture">
+                        <wp:docPr id="660679986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431047146" name="Picture"/>
+                                <pic:cNvPr id="660679986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572903205" name="Picture">
+                  <wp:docPr id="358233136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572903205" name="Picture"/>
+                          <pic:cNvPr id="358233136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000034666" name="Picture">
+                  <wp:docPr id="53812677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000034666" name="Picture"/>
+                          <pic:cNvPr id="53812677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238882472" name="Picture">
+                  <wp:docPr id="756262956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238882472" name="Picture"/>
+                          <pic:cNvPr id="756262956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034670412" name="Picture">
+                  <wp:docPr id="1509086315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034670412" name="Picture"/>
+                          <pic:cNvPr id="1509086315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618748544" name="Picture">
+                  <wp:docPr id="493813275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618748544" name="Picture"/>
+                          <pic:cNvPr id="493813275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003984335" name="Picture">
+                  <wp:docPr id="471093781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003984335" name="Picture"/>
+                          <pic:cNvPr id="471093781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832654557" name="Picture">
+                        <wp:docPr id="2117895378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832654557" name="Picture"/>
+                                <pic:cNvPr id="2117895378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463250278" name="Picture">
+                        <wp:docPr id="1491739492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463250278" name="Picture"/>
+                                <pic:cNvPr id="1491739492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551605100" name="Picture">
+                  <wp:docPr id="1114252991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551605100" name="Picture"/>
+                          <pic:cNvPr id="1114252991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861926658" name="Picture">
+                  <wp:docPr id="1472094588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861926658" name="Picture"/>
+                          <pic:cNvPr id="1472094588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853458965" name="Picture">
+                  <wp:docPr id="756486930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853458965" name="Picture"/>
+                          <pic:cNvPr id="756486930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738093901" name="Picture">
+                  <wp:docPr id="1572493451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738093901" name="Picture"/>
+                          <pic:cNvPr id="1572493451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286552078" name="Picture">
+                  <wp:docPr id="882154442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286552078" name="Picture"/>
+                          <pic:cNvPr id="882154442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357233731" name="Picture">
+                  <wp:docPr id="1831812022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357233731" name="Picture"/>
+                          <pic:cNvPr id="1831812022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933164656" name="Picture">
+                        <wp:docPr id="510382711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933164656" name="Picture"/>
+                                <pic:cNvPr id="510382711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823384760" name="Picture">
+                  <wp:docPr id="168667271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823384760" name="Picture"/>
+                          <pic:cNvPr id="168667271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388555415" name="Picture">
+                  <wp:docPr id="1511015395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388555415" name="Picture"/>
+                          <pic:cNvPr id="1511015395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860038094" name="Picture">
+                  <wp:docPr id="1660033709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860038094" name="Picture"/>
+                          <pic:cNvPr id="1660033709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007121086" name="Picture">
+                  <wp:docPr id="427644715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007121086" name="Picture"/>
+                          <pic:cNvPr id="427644715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682962830" name="Picture">
+                  <wp:docPr id="646794297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682962830" name="Picture"/>
+                          <pic:cNvPr id="646794297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285151264" name="Picture">
+                  <wp:docPr id="232734313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285151264" name="Picture"/>
+                          <pic:cNvPr id="232734313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245871216" name="Picture">
+                        <wp:docPr id="1019310635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245871216" name="Picture"/>
+                                <pic:cNvPr id="1019310635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36820,57 +36820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537754095" name="Picture">
+                        <wp:docPr id="1735113244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537754095" name="Picture"/>
+                                <pic:cNvPr id="1735113244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38292,57 +38292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037719138" name="Picture">
+                  <wp:docPr id="1343020272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037719138" name="Picture"/>
+                          <pic:cNvPr id="1343020272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38381,57 +38381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984753257" name="Picture">
+                  <wp:docPr id="1365863698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984753257" name="Picture"/>
+                          <pic:cNvPr id="1365863698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473756085" name="Picture">
+                  <wp:docPr id="346409845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473756085" name="Picture"/>
+                          <pic:cNvPr id="346409845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40023,57 +40023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485996569" name="Picture">
+                  <wp:docPr id="935890646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485996569" name="Picture"/>
+                          <pic:cNvPr id="935890646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40126,57 +40126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069982330" name="Picture">
+                  <wp:docPr id="2105783358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069982330" name="Picture"/>
+                          <pic:cNvPr id="2105783358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41503,57 +41503,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591943943" name="Picture">
+                  <wp:docPr id="1233241700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591943943" name="Picture"/>
+                          <pic:cNvPr id="1233241700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42646,57 +42646,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415040631" name="Picture">
+                        <wp:docPr id="1722950502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415040631" name="Picture"/>
+                                <pic:cNvPr id="1722950502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43867,57 +43867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036135430" name="Picture">
+                  <wp:docPr id="566717234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036135430" name="Picture"/>
+                          <pic:cNvPr id="566717234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43938,57 +43938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871603585" name="Picture">
+                  <wp:docPr id="360262893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871603585" name="Picture"/>
+                          <pic:cNvPr id="360262893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44352,57 +44352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033890540" name="Picture">
+                  <wp:docPr id="249069139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033890540" name="Picture"/>
+                          <pic:cNvPr id="249069139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>