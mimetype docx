--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356523095" name="Picture">
+                  <wp:docPr id="1304397194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356523095" name="Picture"/>
+                          <pic:cNvPr id="1304397194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745206424" name="Picture">
+                  <wp:docPr id="1514167243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745206424" name="Picture"/>
+                          <pic:cNvPr id="1514167243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805702550" name="Picture">
+                        <wp:docPr id="630042903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805702550" name="Picture"/>
+                                <pic:cNvPr id="630042903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610770824" name="Picture">
+                  <wp:docPr id="1920803943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610770824" name="Picture"/>
+                          <pic:cNvPr id="1920803943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458743865" name="Picture">
+                  <wp:docPr id="644870720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458743865" name="Picture"/>
+                          <pic:cNvPr id="644870720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822115693" name="Picture">
+                  <wp:docPr id="1419902202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822115693" name="Picture"/>
+                          <pic:cNvPr id="1419902202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671783218" name="Picture">
+                  <wp:docPr id="1959892527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671783218" name="Picture"/>
+                          <pic:cNvPr id="1959892527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24522653" name="Picture">
+                  <wp:docPr id="1874109001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24522653" name="Picture"/>
+                          <pic:cNvPr id="1874109001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325130401" name="Picture">
+                        <wp:docPr id="289846413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325130401" name="Picture"/>
+                                <pic:cNvPr id="289846413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526054629" name="Picture">
+                        <wp:docPr id="1887225227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526054629" name="Picture"/>
+                                <pic:cNvPr id="1887225227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997616301" name="Picture">
+                        <wp:docPr id="992139137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997616301" name="Picture"/>
+                                <pic:cNvPr id="992139137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793418826" name="Picture">
+                        <wp:docPr id="94061558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793418826" name="Picture"/>
+                                <pic:cNvPr id="94061558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970939417" name="Picture">
+                        <wp:docPr id="291998051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970939417" name="Picture"/>
+                                <pic:cNvPr id="291998051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234888199" name="Picture">
+                        <wp:docPr id="2002300720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234888199" name="Picture"/>
+                                <pic:cNvPr id="2002300720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540655824" name="Picture">
+                        <wp:docPr id="834292298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540655824" name="Picture"/>
+                                <pic:cNvPr id="834292298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897879246" name="Picture">
+                        <wp:docPr id="293698459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897879246" name="Picture"/>
+                                <pic:cNvPr id="293698459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287336735" name="Picture">
+                        <wp:docPr id="855733361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287336735" name="Picture"/>
+                                <pic:cNvPr id="855733361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290094670" name="Picture">
+                        <wp:docPr id="2144380520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290094670" name="Picture"/>
+                                <pic:cNvPr id="2144380520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204805427" name="Picture">
+                        <wp:docPr id="2099222699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204805427" name="Picture"/>
+                                <pic:cNvPr id="2099222699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117589152" name="Picture">
+                        <wp:docPr id="1303292229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117589152" name="Picture"/>
+                                <pic:cNvPr id="1303292229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046195333" name="Picture">
+                        <wp:docPr id="1266633826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046195333" name="Picture"/>
+                                <pic:cNvPr id="1266633826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102901502" name="Picture">
+                        <wp:docPr id="1307687218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102901502" name="Picture"/>
+                                <pic:cNvPr id="1307687218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989683998" name="Picture">
+                        <wp:docPr id="462910659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989683998" name="Picture"/>
+                                <pic:cNvPr id="462910659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131393181" name="Picture">
+                  <wp:docPr id="1422112424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131393181" name="Picture"/>
+                          <pic:cNvPr id="1422112424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071563603" name="Picture">
+                  <wp:docPr id="1585893319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071563603" name="Picture"/>
+                          <pic:cNvPr id="1585893319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494403518" name="Picture">
+                  <wp:docPr id="1379183909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494403518" name="Picture"/>
+                          <pic:cNvPr id="1379183909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436314835" name="Picture">
+                  <wp:docPr id="1295313602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436314835" name="Picture"/>
+                          <pic:cNvPr id="1295313602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539751252" name="Picture">
+                  <wp:docPr id="1498502008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539751252" name="Picture"/>
+                          <pic:cNvPr id="1498502008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622397151" name="Picture">
+                  <wp:docPr id="2119257990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622397151" name="Picture"/>
+                          <pic:cNvPr id="2119257990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173823130" name="Picture">
+                        <wp:docPr id="1812893181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173823130" name="Picture"/>
+                                <pic:cNvPr id="1812893181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041660347" name="Picture">
+                  <wp:docPr id="1386595084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041660347" name="Picture"/>
+                          <pic:cNvPr id="1386595084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671715079" name="Picture">
+                  <wp:docPr id="1426309971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671715079" name="Picture"/>
+                          <pic:cNvPr id="1426309971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509253671" name="Picture">
+                  <wp:docPr id="1308282219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509253671" name="Picture"/>
+                          <pic:cNvPr id="1308282219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049871696" name="Picture">
+                  <wp:docPr id="1788724074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049871696" name="Picture"/>
+                          <pic:cNvPr id="1788724074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530564725" name="Picture">
+                  <wp:docPr id="1182836466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530564725" name="Picture"/>
+                          <pic:cNvPr id="1182836466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964698430" name="Picture">
+                  <wp:docPr id="1679040984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964698430" name="Picture"/>
+                          <pic:cNvPr id="1679040984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471002258" name="Picture">
+                        <wp:docPr id="1529345901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471002258" name="Picture"/>
+                                <pic:cNvPr id="1529345901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661397371" name="Picture">
+                        <wp:docPr id="422209280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661397371" name="Picture"/>
+                                <pic:cNvPr id="422209280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752952821" name="Picture">
+                  <wp:docPr id="2102552535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752952821" name="Picture"/>
+                          <pic:cNvPr id="2102552535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867165459" name="Picture">
+                  <wp:docPr id="1320550826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867165459" name="Picture"/>
+                          <pic:cNvPr id="1320550826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144752872" name="Picture">
+                  <wp:docPr id="149271010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144752872" name="Picture"/>
+                          <pic:cNvPr id="149271010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37297802" name="Picture">
+                  <wp:docPr id="1527300820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37297802" name="Picture"/>
+                          <pic:cNvPr id="1527300820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362490690" name="Picture">
+                  <wp:docPr id="1468672094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362490690" name="Picture"/>
+                          <pic:cNvPr id="1468672094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349407777" name="Picture">
+                  <wp:docPr id="1170765892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349407777" name="Picture"/>
+                          <pic:cNvPr id="1170765892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026937959" name="Picture">
+                        <wp:docPr id="331999014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026937959" name="Picture"/>
+                                <pic:cNvPr id="331999014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522340352" name="Picture">
+                  <wp:docPr id="356886339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522340352" name="Picture"/>
+                          <pic:cNvPr id="356886339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534936094" name="Picture">
+                  <wp:docPr id="1697679416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534936094" name="Picture"/>
+                          <pic:cNvPr id="1697679416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588298903" name="Picture">
+                  <wp:docPr id="1590194349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588298903" name="Picture"/>
+                          <pic:cNvPr id="1590194349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556292867" name="Picture">
+                  <wp:docPr id="1715699951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556292867" name="Picture"/>
+                          <pic:cNvPr id="1715699951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131776061" name="Picture">
+                  <wp:docPr id="1604227823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131776061" name="Picture"/>
+                          <pic:cNvPr id="1604227823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567804877" name="Picture">
+                  <wp:docPr id="1269185340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567804877" name="Picture"/>
+                          <pic:cNvPr id="1269185340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255699312" name="Picture">
+                        <wp:docPr id="1920848636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255699312" name="Picture"/>
+                                <pic:cNvPr id="1920848636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247847809" name="Picture">
+                  <wp:docPr id="1272766130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247847809" name="Picture"/>
+                          <pic:cNvPr id="1272766130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817285888" name="Picture">
+                  <wp:docPr id="1470762759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817285888" name="Picture"/>
+                          <pic:cNvPr id="1470762759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381803574" name="Picture">
+                  <wp:docPr id="484145022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381803574" name="Picture"/>
+                          <pic:cNvPr id="484145022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427030112" name="Picture">
+                  <wp:docPr id="2106417558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427030112" name="Picture"/>
+                          <pic:cNvPr id="2106417558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113615937" name="Picture">
+                  <wp:docPr id="1272649794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113615937" name="Picture"/>
+                          <pic:cNvPr id="1272649794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490734909" name="Picture">
+                  <wp:docPr id="1060781214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490734909" name="Picture"/>
+                          <pic:cNvPr id="1060781214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818113783" name="Picture">
+                  <wp:docPr id="898407253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818113783" name="Picture"/>
+                          <pic:cNvPr id="898407253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050889975" name="Picture">
+                  <wp:docPr id="37041697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050889975" name="Picture"/>
+                          <pic:cNvPr id="37041697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235533006" name="Picture">
+                  <wp:docPr id="1541014533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235533006" name="Picture"/>
+                          <pic:cNvPr id="1541014533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>