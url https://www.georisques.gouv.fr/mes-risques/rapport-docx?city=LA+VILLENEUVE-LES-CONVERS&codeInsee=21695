--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593730900" name="Picture">
+                  <wp:docPr id="1341494890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593730900" name="Picture"/>
+                          <pic:cNvPr id="1341494890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084232208" name="Picture">
+                  <wp:docPr id="1290152653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084232208" name="Picture"/>
+                          <pic:cNvPr id="1290152653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281299594" name="Picture">
+                        <wp:docPr id="467827664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281299594" name="Picture"/>
+                                <pic:cNvPr id="467827664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754926643" name="Picture">
+                  <wp:docPr id="268819219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754926643" name="Picture"/>
+                          <pic:cNvPr id="268819219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85082808" name="Picture">
+                  <wp:docPr id="1727024635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85082808" name="Picture"/>
+                          <pic:cNvPr id="1727024635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966287290" name="Picture">
+                  <wp:docPr id="70012225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966287290" name="Picture"/>
+                          <pic:cNvPr id="70012225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143836892" name="Picture">
+                  <wp:docPr id="62344333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143836892" name="Picture"/>
+                          <pic:cNvPr id="62344333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496503786" name="Picture">
+                  <wp:docPr id="1973649830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496503786" name="Picture"/>
+                          <pic:cNvPr id="1973649830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977540277" name="Picture">
+                        <wp:docPr id="65451987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977540277" name="Picture"/>
+                                <pic:cNvPr id="65451987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262560168" name="Picture">
+                        <wp:docPr id="804006383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262560168" name="Picture"/>
+                                <pic:cNvPr id="804006383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933331681" name="Picture">
+                        <wp:docPr id="1014186090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933331681" name="Picture"/>
+                                <pic:cNvPr id="1014186090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319344734" name="Picture">
+                        <wp:docPr id="205528144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319344734" name="Picture"/>
+                                <pic:cNvPr id="205528144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044894714" name="Picture">
+                        <wp:docPr id="314324746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044894714" name="Picture"/>
+                                <pic:cNvPr id="314324746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776502448" name="Picture">
+                        <wp:docPr id="60798204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776502448" name="Picture"/>
+                                <pic:cNvPr id="60798204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742492189" name="Picture">
+                        <wp:docPr id="2041278794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742492189" name="Picture"/>
+                                <pic:cNvPr id="2041278794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129721053" name="Picture">
+                        <wp:docPr id="264070959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129721053" name="Picture"/>
+                                <pic:cNvPr id="264070959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207413287" name="Picture">
+                        <wp:docPr id="325569737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207413287" name="Picture"/>
+                                <pic:cNvPr id="325569737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030541792" name="Picture">
+                        <wp:docPr id="1048377345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030541792" name="Picture"/>
+                                <pic:cNvPr id="1048377345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191267641" name="Picture">
+                        <wp:docPr id="1714288785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191267641" name="Picture"/>
+                                <pic:cNvPr id="1714288785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835835701" name="Picture">
+                        <wp:docPr id="1081157857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835835701" name="Picture"/>
+                                <pic:cNvPr id="1081157857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678402705" name="Picture">
+                        <wp:docPr id="2059311977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678402705" name="Picture"/>
+                                <pic:cNvPr id="2059311977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464497547" name="Picture">
+                        <wp:docPr id="1968202199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464497547" name="Picture"/>
+                                <pic:cNvPr id="1968202199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954257616" name="Picture">
+                        <wp:docPr id="1396377723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954257616" name="Picture"/>
+                                <pic:cNvPr id="1396377723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841654886" name="Picture">
+                  <wp:docPr id="409628388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841654886" name="Picture"/>
+                          <pic:cNvPr id="409628388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621419415" name="Picture">
+                  <wp:docPr id="1831297272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621419415" name="Picture"/>
+                          <pic:cNvPr id="1831297272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108188024" name="Picture">
+                  <wp:docPr id="948779141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108188024" name="Picture"/>
+                          <pic:cNvPr id="948779141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275733789" name="Picture">
+                  <wp:docPr id="548194257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275733789" name="Picture"/>
+                          <pic:cNvPr id="548194257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673644862" name="Picture">
+                  <wp:docPr id="1700646800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673644862" name="Picture"/>
+                          <pic:cNvPr id="1700646800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498143578" name="Picture">
+                  <wp:docPr id="649348565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498143578" name="Picture"/>
+                          <pic:cNvPr id="649348565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446256664" name="Picture">
+                        <wp:docPr id="1542341110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446256664" name="Picture"/>
+                                <pic:cNvPr id="1542341110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701569859" name="Picture">
+                  <wp:docPr id="741644327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701569859" name="Picture"/>
+                          <pic:cNvPr id="741644327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338795408" name="Picture">
+                  <wp:docPr id="812623643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338795408" name="Picture"/>
+                          <pic:cNvPr id="812623643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153971864" name="Picture">
+                  <wp:docPr id="430416145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153971864" name="Picture"/>
+                          <pic:cNvPr id="430416145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360887308" name="Picture">
+                  <wp:docPr id="868471180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360887308" name="Picture"/>
+                          <pic:cNvPr id="868471180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357908201" name="Picture">
+                  <wp:docPr id="200433489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357908201" name="Picture"/>
+                          <pic:cNvPr id="200433489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090004799" name="Picture">
+                  <wp:docPr id="949929051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090004799" name="Picture"/>
+                          <pic:cNvPr id="949929051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518113281" name="Picture">
+                        <wp:docPr id="733777922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518113281" name="Picture"/>
+                                <pic:cNvPr id="733777922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795259386" name="Picture">
+                  <wp:docPr id="1263089849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795259386" name="Picture"/>
+                          <pic:cNvPr id="1263089849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071105495" name="Picture">
+                  <wp:docPr id="79338834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071105495" name="Picture"/>
+                          <pic:cNvPr id="79338834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776922925" name="Picture">
+                  <wp:docPr id="273276754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776922925" name="Picture"/>
+                          <pic:cNvPr id="273276754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369279984" name="Picture">
+                  <wp:docPr id="348546096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369279984" name="Picture"/>
+                          <pic:cNvPr id="348546096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545606876" name="Picture">
+                  <wp:docPr id="140760419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545606876" name="Picture"/>
+                          <pic:cNvPr id="140760419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207666786" name="Picture">
+                  <wp:docPr id="1495239881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207666786" name="Picture"/>
+                          <pic:cNvPr id="1495239881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614570678" name="Picture">
+                        <wp:docPr id="1939526178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614570678" name="Picture"/>
+                                <pic:cNvPr id="1939526178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824160934" name="Picture">
+                  <wp:docPr id="2071751565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824160934" name="Picture"/>
+                          <pic:cNvPr id="2071751565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946508247" name="Picture">
+                  <wp:docPr id="871485177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946508247" name="Picture"/>
+                          <pic:cNvPr id="871485177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144424894" name="Picture">
+                  <wp:docPr id="1067264467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144424894" name="Picture"/>
+                          <pic:cNvPr id="1067264467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063096547" name="Picture">
+                  <wp:docPr id="1824376115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063096547" name="Picture"/>
+                          <pic:cNvPr id="1824376115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609722813" name="Picture">
+                  <wp:docPr id="1300633564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609722813" name="Picture"/>
+                          <pic:cNvPr id="1300633564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410112766" name="Picture">
+                  <wp:docPr id="1903961375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410112766" name="Picture"/>
+                          <pic:cNvPr id="1903961375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791620897" name="Picture">
+                        <wp:docPr id="259640504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791620897" name="Picture"/>
+                                <pic:cNvPr id="259640504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536133462" name="Picture">
+                  <wp:docPr id="524113045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536133462" name="Picture"/>
+                          <pic:cNvPr id="524113045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058134363" name="Picture">
+                  <wp:docPr id="1558704709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058134363" name="Picture"/>
+                          <pic:cNvPr id="1558704709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029114779" name="Picture">
+                  <wp:docPr id="1567400386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029114779" name="Picture"/>
+                          <pic:cNvPr id="1567400386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582899405" name="Picture">
+                  <wp:docPr id="593964881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582899405" name="Picture"/>
+                          <pic:cNvPr id="593964881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263905791" name="Picture">
+                  <wp:docPr id="1249454192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263905791" name="Picture"/>
+                          <pic:cNvPr id="1249454192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002783849" name="Picture">
+                  <wp:docPr id="1931259705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002783849" name="Picture"/>
+                          <pic:cNvPr id="1931259705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93350007" name="Picture">
+                        <wp:docPr id="894764093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93350007" name="Picture"/>
+                                <pic:cNvPr id="894764093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521311320" name="Picture">
+                  <wp:docPr id="1685050427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521311320" name="Picture"/>
+                          <pic:cNvPr id="1685050427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231212136" name="Picture">
+                  <wp:docPr id="801019930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231212136" name="Picture"/>
+                          <pic:cNvPr id="801019930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959431717" name="Picture">
+                  <wp:docPr id="892668501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959431717" name="Picture"/>
+                          <pic:cNvPr id="892668501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174442134" name="Picture">
+                  <wp:docPr id="1034736865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174442134" name="Picture"/>
+                          <pic:cNvPr id="1034736865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187053946" name="Picture">
+                  <wp:docPr id="1720313094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187053946" name="Picture"/>
+                          <pic:cNvPr id="1720313094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733821853" name="Picture">
+                  <wp:docPr id="2079534112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733821853" name="Picture"/>
+                          <pic:cNvPr id="2079534112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>