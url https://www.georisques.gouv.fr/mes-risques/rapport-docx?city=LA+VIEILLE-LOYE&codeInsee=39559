--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271200762" name="Picture">
+                  <wp:docPr id="1678088322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271200762" name="Picture"/>
+                          <pic:cNvPr id="1678088322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834222237" name="Picture">
+                  <wp:docPr id="431772857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834222237" name="Picture"/>
+                          <pic:cNvPr id="431772857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864833604" name="Picture">
+                        <wp:docPr id="894087756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864833604" name="Picture"/>
+                                <pic:cNvPr id="894087756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443588591" name="Picture">
+                  <wp:docPr id="264222059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443588591" name="Picture"/>
+                          <pic:cNvPr id="264222059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744251249" name="Picture">
+                  <wp:docPr id="679718345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744251249" name="Picture"/>
+                          <pic:cNvPr id="679718345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618691449" name="Picture">
+                  <wp:docPr id="480891476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618691449" name="Picture"/>
+                          <pic:cNvPr id="480891476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582641315" name="Picture">
+                  <wp:docPr id="206272425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582641315" name="Picture"/>
+                          <pic:cNvPr id="206272425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525419402" name="Picture">
+                  <wp:docPr id="288765582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525419402" name="Picture"/>
+                          <pic:cNvPr id="288765582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734610339" name="Picture">
+                        <wp:docPr id="2117058308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734610339" name="Picture"/>
+                                <pic:cNvPr id="2117058308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853704817" name="Picture">
+                        <wp:docPr id="1512655226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853704817" name="Picture"/>
+                                <pic:cNvPr id="1512655226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243416914" name="Picture">
+                        <wp:docPr id="520950238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243416914" name="Picture"/>
+                                <pic:cNvPr id="520950238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771979986" name="Picture">
+                        <wp:docPr id="93752319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771979986" name="Picture"/>
+                                <pic:cNvPr id="93752319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429992541" name="Picture">
+                        <wp:docPr id="194608656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429992541" name="Picture"/>
+                                <pic:cNvPr id="194608656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794138651" name="Picture">
+                        <wp:docPr id="1206506145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794138651" name="Picture"/>
+                                <pic:cNvPr id="1206506145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162103053" name="Picture">
+                        <wp:docPr id="78987797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162103053" name="Picture"/>
+                                <pic:cNvPr id="78987797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953791375" name="Picture">
+                        <wp:docPr id="1791012948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953791375" name="Picture"/>
+                                <pic:cNvPr id="1791012948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478960108" name="Picture">
+                        <wp:docPr id="44797088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478960108" name="Picture"/>
+                                <pic:cNvPr id="44797088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175635794" name="Picture">
+                        <wp:docPr id="164960639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175635794" name="Picture"/>
+                                <pic:cNvPr id="164960639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892949217" name="Picture">
+                        <wp:docPr id="1904065750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892949217" name="Picture"/>
+                                <pic:cNvPr id="1904065750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624031760" name="Picture">
+                        <wp:docPr id="1250444674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624031760" name="Picture"/>
+                                <pic:cNvPr id="1250444674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246043335" name="Picture">
+                        <wp:docPr id="2008436129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246043335" name="Picture"/>
+                                <pic:cNvPr id="2008436129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639110870" name="Picture">
+                        <wp:docPr id="1675338898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639110870" name="Picture"/>
+                                <pic:cNvPr id="1675338898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83409853" name="Picture">
+                        <wp:docPr id="1957893299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83409853" name="Picture"/>
+                                <pic:cNvPr id="1957893299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389018870" name="Picture">
+                  <wp:docPr id="165326990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389018870" name="Picture"/>
+                          <pic:cNvPr id="165326990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78762480" name="Picture">
+                  <wp:docPr id="2037095150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78762480" name="Picture"/>
+                          <pic:cNvPr id="2037095150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649992817" name="Picture">
+                  <wp:docPr id="755613999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649992817" name="Picture"/>
+                          <pic:cNvPr id="755613999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792986366" name="Picture">
+                  <wp:docPr id="159680191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792986366" name="Picture"/>
+                          <pic:cNvPr id="159680191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340121517" name="Picture">
+                  <wp:docPr id="2044349177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340121517" name="Picture"/>
+                          <pic:cNvPr id="2044349177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447074568" name="Picture">
+                  <wp:docPr id="1369474949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447074568" name="Picture"/>
+                          <pic:cNvPr id="1369474949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832931159" name="Picture">
+                        <wp:docPr id="1103429680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832931159" name="Picture"/>
+                                <pic:cNvPr id="1103429680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220938953" name="Picture">
+                  <wp:docPr id="1573491584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220938953" name="Picture"/>
+                          <pic:cNvPr id="1573491584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992395279" name="Picture">
+                  <wp:docPr id="1029582333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992395279" name="Picture"/>
+                          <pic:cNvPr id="1029582333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640967937" name="Picture">
+                  <wp:docPr id="1425239782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640967937" name="Picture"/>
+                          <pic:cNvPr id="1425239782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628471746" name="Picture">
+                  <wp:docPr id="1116125849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628471746" name="Picture"/>
+                          <pic:cNvPr id="1116125849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232936037" name="Picture">
+                  <wp:docPr id="191477626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232936037" name="Picture"/>
+                          <pic:cNvPr id="191477626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618972295" name="Picture">
+                  <wp:docPr id="1605150250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618972295" name="Picture"/>
+                          <pic:cNvPr id="1605150250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285742648" name="Picture">
+                        <wp:docPr id="1490983442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285742648" name="Picture"/>
+                                <pic:cNvPr id="1490983442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448581574" name="Picture">
+                        <wp:docPr id="921138750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448581574" name="Picture"/>
+                                <pic:cNvPr id="921138750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229572628" name="Picture">
+                  <wp:docPr id="449144058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229572628" name="Picture"/>
+                          <pic:cNvPr id="449144058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117509578" name="Picture">
+                  <wp:docPr id="314743810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117509578" name="Picture"/>
+                          <pic:cNvPr id="314743810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397540800" name="Picture">
+                  <wp:docPr id="1909711222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397540800" name="Picture"/>
+                          <pic:cNvPr id="1909711222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959172678" name="Picture">
+                  <wp:docPr id="411250068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959172678" name="Picture"/>
+                          <pic:cNvPr id="411250068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520779135" name="Picture">
+                  <wp:docPr id="1410439345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520779135" name="Picture"/>
+                          <pic:cNvPr id="1410439345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300871781" name="Picture">
+                  <wp:docPr id="1923433510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300871781" name="Picture"/>
+                          <pic:cNvPr id="1923433510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636619706" name="Picture">
+                        <wp:docPr id="157998178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636619706" name="Picture"/>
+                                <pic:cNvPr id="157998178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126315574" name="Picture">
+                  <wp:docPr id="1362504989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126315574" name="Picture"/>
+                          <pic:cNvPr id="1362504989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144132834" name="Picture">
+                  <wp:docPr id="923758318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144132834" name="Picture"/>
+                          <pic:cNvPr id="923758318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147339860" name="Picture">
+                  <wp:docPr id="1505003686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147339860" name="Picture"/>
+                          <pic:cNvPr id="1505003686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372075260" name="Picture">
+                  <wp:docPr id="1202128038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372075260" name="Picture"/>
+                          <pic:cNvPr id="1202128038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372115156" name="Picture">
+                  <wp:docPr id="1558643461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372115156" name="Picture"/>
+                          <pic:cNvPr id="1558643461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802773410" name="Picture">
+                  <wp:docPr id="388735496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802773410" name="Picture"/>
+                          <pic:cNvPr id="388735496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402204100" name="Picture">
+                        <wp:docPr id="485768311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402204100" name="Picture"/>
+                                <pic:cNvPr id="485768311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208754244" name="Picture">
+                  <wp:docPr id="1083910750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208754244" name="Picture"/>
+                          <pic:cNvPr id="1083910750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087403457" name="Picture">
+                  <wp:docPr id="2100408766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087403457" name="Picture"/>
+                          <pic:cNvPr id="2100408766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543840619" name="Picture">
+                  <wp:docPr id="83748325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543840619" name="Picture"/>
+                          <pic:cNvPr id="83748325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807410920" name="Picture">
+                  <wp:docPr id="943350749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807410920" name="Picture"/>
+                          <pic:cNvPr id="943350749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536309507" name="Picture">
+                  <wp:docPr id="107816529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536309507" name="Picture"/>
+                          <pic:cNvPr id="107816529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663337278" name="Picture">
+                  <wp:docPr id="2000311311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663337278" name="Picture"/>
+                          <pic:cNvPr id="2000311311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355165456" name="Picture">
+                  <wp:docPr id="1108196077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355165456" name="Picture"/>
+                          <pic:cNvPr id="1108196077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561634863" name="Picture">
+                  <wp:docPr id="999295976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561634863" name="Picture"/>
+                          <pic:cNvPr id="999295976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033191432" name="Picture">
+                  <wp:docPr id="2139862521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033191432" name="Picture"/>
+                          <pic:cNvPr id="2139862521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>