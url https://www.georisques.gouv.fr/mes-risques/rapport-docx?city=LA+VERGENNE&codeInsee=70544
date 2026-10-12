--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202830615" name="Picture">
+                  <wp:docPr id="1441007385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202830615" name="Picture"/>
+                          <pic:cNvPr id="1441007385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68660962" name="Picture">
+                  <wp:docPr id="477557009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68660962" name="Picture"/>
+                          <pic:cNvPr id="477557009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725852463" name="Picture">
+                        <wp:docPr id="1202627501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725852463" name="Picture"/>
+                                <pic:cNvPr id="1202627501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475764342" name="Picture">
+                  <wp:docPr id="1162338944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475764342" name="Picture"/>
+                          <pic:cNvPr id="1162338944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596813765" name="Picture">
+                  <wp:docPr id="1300800192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596813765" name="Picture"/>
+                          <pic:cNvPr id="1300800192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363425999" name="Picture">
+                  <wp:docPr id="1511009586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363425999" name="Picture"/>
+                          <pic:cNvPr id="1511009586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482843236" name="Picture">
+                  <wp:docPr id="691762345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482843236" name="Picture"/>
+                          <pic:cNvPr id="691762345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672883490" name="Picture">
+                  <wp:docPr id="323773995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672883490" name="Picture"/>
+                          <pic:cNvPr id="323773995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598166140" name="Picture">
+                        <wp:docPr id="1756355826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598166140" name="Picture"/>
+                                <pic:cNvPr id="1756355826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186479435" name="Picture">
+                        <wp:docPr id="272714806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186479435" name="Picture"/>
+                                <pic:cNvPr id="272714806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971691837" name="Picture">
+                        <wp:docPr id="1771333627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971691837" name="Picture"/>
+                                <pic:cNvPr id="1771333627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222332390" name="Picture">
+                        <wp:docPr id="2006995000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222332390" name="Picture"/>
+                                <pic:cNvPr id="2006995000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30074973" name="Picture">
+                        <wp:docPr id="2035250947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30074973" name="Picture"/>
+                                <pic:cNvPr id="2035250947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307609410" name="Picture">
+                        <wp:docPr id="1266479340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307609410" name="Picture"/>
+                                <pic:cNvPr id="1266479340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015971800" name="Picture">
+                        <wp:docPr id="1853669288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015971800" name="Picture"/>
+                                <pic:cNvPr id="1853669288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969101390" name="Picture">
+                        <wp:docPr id="955228262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969101390" name="Picture"/>
+                                <pic:cNvPr id="955228262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507258493" name="Picture">
+                        <wp:docPr id="301886623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507258493" name="Picture"/>
+                                <pic:cNvPr id="301886623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437374675" name="Picture">
+                        <wp:docPr id="937986386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437374675" name="Picture"/>
+                                <pic:cNvPr id="937986386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305002594" name="Picture">
+                        <wp:docPr id="1154003545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305002594" name="Picture"/>
+                                <pic:cNvPr id="1154003545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194549171" name="Picture">
+                        <wp:docPr id="351896873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194549171" name="Picture"/>
+                                <pic:cNvPr id="351896873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501938357" name="Picture">
+                        <wp:docPr id="554510596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501938357" name="Picture"/>
+                                <pic:cNvPr id="554510596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620024480" name="Picture">
+                        <wp:docPr id="1354094426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620024480" name="Picture"/>
+                                <pic:cNvPr id="1354094426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473343404" name="Picture">
+                        <wp:docPr id="1747168815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473343404" name="Picture"/>
+                                <pic:cNvPr id="1747168815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282389730" name="Picture">
+                  <wp:docPr id="2040385768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282389730" name="Picture"/>
+                          <pic:cNvPr id="2040385768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309823325" name="Picture">
+                  <wp:docPr id="948359282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309823325" name="Picture"/>
+                          <pic:cNvPr id="948359282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856187639" name="Picture">
+                  <wp:docPr id="673293045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856187639" name="Picture"/>
+                          <pic:cNvPr id="673293045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100520463" name="Picture">
+                  <wp:docPr id="555183344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100520463" name="Picture"/>
+                          <pic:cNvPr id="555183344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_26.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059233202" name="Picture">
+                  <wp:docPr id="371391049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059233202" name="Picture"/>
+                          <pic:cNvPr id="371391049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228879837" name="Picture">
+                  <wp:docPr id="2111386530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228879837" name="Picture"/>
+                          <pic:cNvPr id="2111386530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_25.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17918,57 +17918,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998470484" name="Picture">
+                        <wp:docPr id="170909262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998470484" name="Picture"/>
+                                <pic:cNvPr id="170909262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18818,57 +18818,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567826790" name="Picture">
+                        <wp:docPr id="210825761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567826790" name="Picture"/>
+                                <pic:cNvPr id="210825761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21056,57 +21056,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167186051" name="Picture">
+                  <wp:docPr id="454180869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167186051" name="Picture"/>
+                          <pic:cNvPr id="454180869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21136,57 +21136,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787258290" name="Picture">
+                  <wp:docPr id="278444220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787258290" name="Picture"/>
+                          <pic:cNvPr id="278444220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21681,57 +21681,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960089829" name="Picture">
+                  <wp:docPr id="1131403983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960089829" name="Picture"/>
+                          <pic:cNvPr id="1131403983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23752,57 +23752,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619915384" name="Picture">
+                  <wp:docPr id="752566739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619915384" name="Picture"/>
+                          <pic:cNvPr id="752566739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23841,57 +23841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971872673" name="Picture">
+                  <wp:docPr id="2043892140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971872673" name="Picture"/>
+                          <pic:cNvPr id="2043892140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24485,57 +24485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36816147" name="Picture">
+                  <wp:docPr id="1146574331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36816147" name="Picture"/>
+                          <pic:cNvPr id="1146574331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25483,57 +25483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352223990" name="Picture">
+                  <wp:docPr id="812927967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352223990" name="Picture"/>
+                          <pic:cNvPr id="812927967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25586,57 +25586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814901168" name="Picture">
+                  <wp:docPr id="671848569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814901168" name="Picture"/>
+                          <pic:cNvPr id="671848569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26965,57 +26965,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038999024" name="Picture">
+                  <wp:docPr id="1244428849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038999024" name="Picture"/>
+                          <pic:cNvPr id="1244428849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28090,57 +28090,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794673825" name="Picture">
+                        <wp:docPr id="1630037288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794673825" name="Picture"/>
+                                <pic:cNvPr id="1630037288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29443,57 +29443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39890561" name="Picture">
+                  <wp:docPr id="1896851087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39890561" name="Picture"/>
+                          <pic:cNvPr id="1896851087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29532,57 +29532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409835126" name="Picture">
+                  <wp:docPr id="1742828338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409835126" name="Picture"/>
+                          <pic:cNvPr id="1742828338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30176,57 +30176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360835228" name="Picture">
+                  <wp:docPr id="1170361283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360835228" name="Picture"/>
+                          <pic:cNvPr id="1170361283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31174,57 +31174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507651685" name="Picture">
+                  <wp:docPr id="795044968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507651685" name="Picture"/>
+                          <pic:cNvPr id="795044968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31277,57 +31277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036197277" name="Picture">
+                  <wp:docPr id="1673262538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036197277" name="Picture"/>
+                          <pic:cNvPr id="1673262538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862311682" name="Picture">
+                  <wp:docPr id="551574855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862311682" name="Picture"/>
+                          <pic:cNvPr id="551574855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33820,57 +33820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448474832" name="Picture">
+                        <wp:docPr id="1881366718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448474832" name="Picture"/>
+                                <pic:cNvPr id="1881366718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34795,57 +34795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="481317882" name="Picture">
+                        <wp:docPr id="1459575620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="481317882" name="Picture"/>
+                                <pic:cNvPr id="1459575620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36184,57 +36184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708833732" name="Picture">
+                  <wp:docPr id="1035134901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708833732" name="Picture"/>
+                          <pic:cNvPr id="1035134901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36273,57 +36273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815736533" name="Picture">
+                  <wp:docPr id="935306842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815736533" name="Picture"/>
+                          <pic:cNvPr id="935306842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36917,57 +36917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123970338" name="Picture">
+                  <wp:docPr id="696219084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123970338" name="Picture"/>
+                          <pic:cNvPr id="696219084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37915,57 +37915,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431764414" name="Picture">
+                  <wp:docPr id="61051077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431764414" name="Picture"/>
+                          <pic:cNvPr id="61051077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38018,57 +38018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417549851" name="Picture">
+                  <wp:docPr id="2142818758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417549851" name="Picture"/>
+                          <pic:cNvPr id="2142818758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39395,57 +39395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110511794" name="Picture">
+                  <wp:docPr id="1049440345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110511794" name="Picture"/>
+                          <pic:cNvPr id="1049440345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40538,57 +40538,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033421784" name="Picture">
+                        <wp:docPr id="1319726501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033421784" name="Picture"/>
+                                <pic:cNvPr id="1319726501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41899,57 +41899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510921734" name="Picture">
+                  <wp:docPr id="435258321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510921734" name="Picture"/>
+                          <pic:cNvPr id="435258321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41988,57 +41988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937367841" name="Picture">
+                  <wp:docPr id="157716440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937367841" name="Picture"/>
+                          <pic:cNvPr id="157716440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42632,57 +42632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256585479" name="Picture">
+                  <wp:docPr id="1046537375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256585479" name="Picture"/>
+                          <pic:cNvPr id="1046537375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43630,57 +43630,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448798023" name="Picture">
+                  <wp:docPr id="436720292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448798023" name="Picture"/>
+                          <pic:cNvPr id="436720292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43733,57 +43733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177347312" name="Picture">
+                  <wp:docPr id="996145014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177347312" name="Picture"/>
+                          <pic:cNvPr id="996145014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45110,57 +45110,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339692844" name="Picture">
+                  <wp:docPr id="1997819107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339692844" name="Picture"/>
+                          <pic:cNvPr id="1997819107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46253,57 +46253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939727070" name="Picture">
+                        <wp:docPr id="1146542183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939727070" name="Picture"/>
+                                <pic:cNvPr id="1146542183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47474,57 +47474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826744566" name="Picture">
+                  <wp:docPr id="292616026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826744566" name="Picture"/>
+                          <pic:cNvPr id="292616026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47545,57 +47545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24540752" name="Picture">
+                  <wp:docPr id="89766197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24540752" name="Picture"/>
+                          <pic:cNvPr id="89766197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47959,57 +47959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965676742" name="Picture">
+                  <wp:docPr id="58060599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965676742" name="Picture"/>
+                          <pic:cNvPr id="58060599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>