--- v0 (2026-08-18)
+++ v1 (2026-10-24)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865148233" name="Picture">
+                  <wp:docPr id="1237684292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865148233" name="Picture"/>
+                          <pic:cNvPr id="1237684292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255615726" name="Picture">
+                  <wp:docPr id="1725156632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255615726" name="Picture"/>
+                          <pic:cNvPr id="1725156632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020661070" name="Picture">
+                        <wp:docPr id="2129509894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020661070" name="Picture"/>
+                                <pic:cNvPr id="2129509894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654374656" name="Picture">
+                  <wp:docPr id="334696081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654374656" name="Picture"/>
+                          <pic:cNvPr id="334696081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035654408" name="Picture">
+                  <wp:docPr id="1310491339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035654408" name="Picture"/>
+                          <pic:cNvPr id="1310491339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228266900" name="Picture">
+                  <wp:docPr id="1763327916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228266900" name="Picture"/>
+                          <pic:cNvPr id="1763327916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206138490" name="Picture">
+                  <wp:docPr id="1565416395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206138490" name="Picture"/>
+                          <pic:cNvPr id="1565416395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135038252" name="Picture">
+                  <wp:docPr id="798045562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135038252" name="Picture"/>
+                          <pic:cNvPr id="798045562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493791542" name="Picture">
+                        <wp:docPr id="1310370572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493791542" name="Picture"/>
+                                <pic:cNvPr id="1310370572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635543431" name="Picture">
+                        <wp:docPr id="1683446681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635543431" name="Picture"/>
+                                <pic:cNvPr id="1683446681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520687360" name="Picture">
+                        <wp:docPr id="421618777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520687360" name="Picture"/>
+                                <pic:cNvPr id="421618777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360118995" name="Picture">
+                        <wp:docPr id="588246264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360118995" name="Picture"/>
+                                <pic:cNvPr id="588246264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908844904" name="Picture">
+                        <wp:docPr id="882435595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908844904" name="Picture"/>
+                                <pic:cNvPr id="882435595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214599613" name="Picture">
+                        <wp:docPr id="1384736245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214599613" name="Picture"/>
+                                <pic:cNvPr id="1384736245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827416820" name="Picture">
+                        <wp:docPr id="1388157712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827416820" name="Picture"/>
+                                <pic:cNvPr id="1388157712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371708842" name="Picture">
+                        <wp:docPr id="1491584198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371708842" name="Picture"/>
+                                <pic:cNvPr id="1491584198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918348769" name="Picture">
+                        <wp:docPr id="401695922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918348769" name="Picture"/>
+                                <pic:cNvPr id="401695922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214327091" name="Picture">
+                        <wp:docPr id="1192246317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214327091" name="Picture"/>
+                                <pic:cNvPr id="1192246317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887040927" name="Picture">
+                        <wp:docPr id="1355548207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887040927" name="Picture"/>
+                                <pic:cNvPr id="1355548207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982617739" name="Picture">
+                        <wp:docPr id="577526976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982617739" name="Picture"/>
+                                <pic:cNvPr id="577526976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351636583" name="Picture">
+                        <wp:docPr id="812963787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351636583" name="Picture"/>
+                                <pic:cNvPr id="812963787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606747785" name="Picture">
+                        <wp:docPr id="1758091837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606747785" name="Picture"/>
+                                <pic:cNvPr id="1758091837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630548921" name="Picture">
+                        <wp:docPr id="2082499802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630548921" name="Picture"/>
+                                <pic:cNvPr id="2082499802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780337545" name="Picture">
+                  <wp:docPr id="1432619619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780337545" name="Picture"/>
+                          <pic:cNvPr id="1432619619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551173325" name="Picture">
+                  <wp:docPr id="503898232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551173325" name="Picture"/>
+                          <pic:cNvPr id="503898232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441599659" name="Picture">
+                  <wp:docPr id="1066179928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441599659" name="Picture"/>
+                          <pic:cNvPr id="1066179928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633695782" name="Picture">
+                  <wp:docPr id="2094071191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633695782" name="Picture"/>
+                          <pic:cNvPr id="2094071191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708974720" name="Picture">
+                  <wp:docPr id="862604937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708974720" name="Picture"/>
+                          <pic:cNvPr id="862604937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243698061" name="Picture">
+                  <wp:docPr id="1554244913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243698061" name="Picture"/>
+                          <pic:cNvPr id="1554244913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066678908" name="Picture">
+                        <wp:docPr id="1721955587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066678908" name="Picture"/>
+                                <pic:cNvPr id="1721955587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329932748" name="Picture">
+                  <wp:docPr id="1794394849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329932748" name="Picture"/>
+                          <pic:cNvPr id="1794394849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409113071" name="Picture">
+                  <wp:docPr id="1029000848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409113071" name="Picture"/>
+                          <pic:cNvPr id="1029000848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302645814" name="Picture">
+                  <wp:docPr id="1286520532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302645814" name="Picture"/>
+                          <pic:cNvPr id="1286520532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980113873" name="Picture">
+                  <wp:docPr id="46218383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980113873" name="Picture"/>
+                          <pic:cNvPr id="46218383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534192849" name="Picture">
+                  <wp:docPr id="1426754857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534192849" name="Picture"/>
+                          <pic:cNvPr id="1426754857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513690100" name="Picture">
+                  <wp:docPr id="1071994039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513690100" name="Picture"/>
+                          <pic:cNvPr id="1071994039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147066128" name="Picture">
+                        <wp:docPr id="559813979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147066128" name="Picture"/>
+                                <pic:cNvPr id="559813979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10832840" name="Picture">
+                        <wp:docPr id="1742956035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10832840" name="Picture"/>
+                                <pic:cNvPr id="1742956035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681671233" name="Picture">
+                  <wp:docPr id="910574441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681671233" name="Picture"/>
+                          <pic:cNvPr id="910574441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112976263" name="Picture">
+                  <wp:docPr id="1188202011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112976263" name="Picture"/>
+                          <pic:cNvPr id="1188202011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635551662" name="Picture">
+                  <wp:docPr id="636730316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635551662" name="Picture"/>
+                          <pic:cNvPr id="636730316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982766537" name="Picture">
+                  <wp:docPr id="240463827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982766537" name="Picture"/>
+                          <pic:cNvPr id="240463827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449774988" name="Picture">
+                  <wp:docPr id="1860235188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449774988" name="Picture"/>
+                          <pic:cNvPr id="1860235188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543001001" name="Picture">
+                  <wp:docPr id="1835506876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543001001" name="Picture"/>
+                          <pic:cNvPr id="1835506876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617753208" name="Picture">
+                        <wp:docPr id="1350698009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617753208" name="Picture"/>
+                                <pic:cNvPr id="1350698009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741353757" name="Picture">
+                  <wp:docPr id="30531785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741353757" name="Picture"/>
+                          <pic:cNvPr id="30531785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236251539" name="Picture">
+                  <wp:docPr id="532899603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236251539" name="Picture"/>
+                          <pic:cNvPr id="532899603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677931743" name="Picture">
+                  <wp:docPr id="527287065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677931743" name="Picture"/>
+                          <pic:cNvPr id="527287065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668547191" name="Picture">
+                  <wp:docPr id="116485330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668547191" name="Picture"/>
+                          <pic:cNvPr id="116485330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612806703" name="Picture">
+                  <wp:docPr id="862339958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612806703" name="Picture"/>
+                          <pic:cNvPr id="862339958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722413914" name="Picture">
+                  <wp:docPr id="715968809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722413914" name="Picture"/>
+                          <pic:cNvPr id="715968809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280538080" name="Picture">
+                        <wp:docPr id="1926763618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280538080" name="Picture"/>
+                                <pic:cNvPr id="1926763618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039896033" name="Picture">
+                  <wp:docPr id="1905967482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039896033" name="Picture"/>
+                          <pic:cNvPr id="1905967482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758053909" name="Picture">
+                  <wp:docPr id="1129558063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758053909" name="Picture"/>
+                          <pic:cNvPr id="1129558063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149992011" name="Picture">
+                  <wp:docPr id="1885717282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149992011" name="Picture"/>
+                          <pic:cNvPr id="1885717282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207664883" name="Picture">
+                  <wp:docPr id="749818696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207664883" name="Picture"/>
+                          <pic:cNvPr id="749818696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277579265" name="Picture">
+                  <wp:docPr id="1700824749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277579265" name="Picture"/>
+                          <pic:cNvPr id="1700824749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094104110" name="Picture">
+                  <wp:docPr id="1347150802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094104110" name="Picture"/>
+                          <pic:cNvPr id="1347150802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637997678" name="Picture">
+                  <wp:docPr id="1704998446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637997678" name="Picture"/>
+                          <pic:cNvPr id="1704998446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42255422" name="Picture">
+                  <wp:docPr id="112233723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42255422" name="Picture"/>
+                          <pic:cNvPr id="112233723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109749165" name="Picture">
+                  <wp:docPr id="255478105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109749165" name="Picture"/>
+                          <pic:cNvPr id="255478105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>