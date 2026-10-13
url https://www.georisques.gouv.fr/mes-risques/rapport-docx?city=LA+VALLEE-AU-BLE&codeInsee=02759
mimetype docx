--- v0 (2026-07-26)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498682366" name="Picture">
+                  <wp:docPr id="1788755112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498682366" name="Picture"/>
+                          <pic:cNvPr id="1788755112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222930862" name="Picture">
+                  <wp:docPr id="990240087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222930862" name="Picture"/>
+                          <pic:cNvPr id="990240087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718983109" name="Picture">
+                        <wp:docPr id="2011099699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718983109" name="Picture"/>
+                                <pic:cNvPr id="2011099699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240414606" name="Picture">
+                  <wp:docPr id="1020865879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240414606" name="Picture"/>
+                          <pic:cNvPr id="1020865879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195431660" name="Picture">
+                  <wp:docPr id="1443784167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195431660" name="Picture"/>
+                          <pic:cNvPr id="1443784167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162512838" name="Picture">
+                  <wp:docPr id="1805471890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162512838" name="Picture"/>
+                          <pic:cNvPr id="1805471890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469731581" name="Picture">
+                  <wp:docPr id="1271509979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469731581" name="Picture"/>
+                          <pic:cNvPr id="1271509979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047967674" name="Picture">
+                  <wp:docPr id="379309338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047967674" name="Picture"/>
+                          <pic:cNvPr id="379309338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003341805" name="Picture">
+                        <wp:docPr id="73526888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003341805" name="Picture"/>
+                                <pic:cNvPr id="73526888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159349154" name="Picture">
+                        <wp:docPr id="1862011565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159349154" name="Picture"/>
+                                <pic:cNvPr id="1862011565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238933089" name="Picture">
+                        <wp:docPr id="671627629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238933089" name="Picture"/>
+                                <pic:cNvPr id="671627629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072401623" name="Picture">
+                        <wp:docPr id="1747712350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072401623" name="Picture"/>
+                                <pic:cNvPr id="1747712350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647361343" name="Picture">
+                        <wp:docPr id="1216594243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647361343" name="Picture"/>
+                                <pic:cNvPr id="1216594243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366931624" name="Picture">
+                        <wp:docPr id="2104990882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366931624" name="Picture"/>
+                                <pic:cNvPr id="2104990882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187801124" name="Picture">
+                        <wp:docPr id="1648858222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187801124" name="Picture"/>
+                                <pic:cNvPr id="1648858222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437924566" name="Picture">
+                        <wp:docPr id="1801245594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437924566" name="Picture"/>
+                                <pic:cNvPr id="1801245594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980852748" name="Picture">
+                        <wp:docPr id="369123571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980852748" name="Picture"/>
+                                <pic:cNvPr id="369123571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517332781" name="Picture">
+                        <wp:docPr id="55924190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517332781" name="Picture"/>
+                                <pic:cNvPr id="55924190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652349081" name="Picture">
+                        <wp:docPr id="560370269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652349081" name="Picture"/>
+                                <pic:cNvPr id="560370269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101081761" name="Picture">
+                        <wp:docPr id="1339640917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101081761" name="Picture"/>
+                                <pic:cNvPr id="1339640917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786355817" name="Picture">
+                        <wp:docPr id="997159328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786355817" name="Picture"/>
+                                <pic:cNvPr id="997159328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047909192" name="Picture">
+                        <wp:docPr id="1204552057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047909192" name="Picture"/>
+                                <pic:cNvPr id="1204552057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155462116" name="Picture">
+                        <wp:docPr id="1548452500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155462116" name="Picture"/>
+                                <pic:cNvPr id="1548452500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590611102" name="Picture">
+                  <wp:docPr id="791010457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590611102" name="Picture"/>
+                          <pic:cNvPr id="791010457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327209160" name="Picture">
+                  <wp:docPr id="869447114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327209160" name="Picture"/>
+                          <pic:cNvPr id="869447114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894261290" name="Picture">
+                  <wp:docPr id="863365678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894261290" name="Picture"/>
+                          <pic:cNvPr id="863365678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888211179" name="Picture">
+                  <wp:docPr id="1327534514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888211179" name="Picture"/>
+                          <pic:cNvPr id="1327534514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339726264" name="Picture">
+                  <wp:docPr id="1305763660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339726264" name="Picture"/>
+                          <pic:cNvPr id="1305763660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461720813" name="Picture">
+                  <wp:docPr id="333095177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461720813" name="Picture"/>
+                          <pic:cNvPr id="333095177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210139266" name="Picture">
+                        <wp:docPr id="409491320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210139266" name="Picture"/>
+                                <pic:cNvPr id="409491320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415202275" name="Picture">
+                  <wp:docPr id="2130871474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415202275" name="Picture"/>
+                          <pic:cNvPr id="2130871474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347713464" name="Picture">
+                  <wp:docPr id="1170738646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347713464" name="Picture"/>
+                          <pic:cNvPr id="1170738646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312673378" name="Picture">
+                  <wp:docPr id="532763008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312673378" name="Picture"/>
+                          <pic:cNvPr id="532763008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666070319" name="Picture">
+                  <wp:docPr id="1621897188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666070319" name="Picture"/>
+                          <pic:cNvPr id="1621897188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516758078" name="Picture">
+                  <wp:docPr id="1944724738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516758078" name="Picture"/>
+                          <pic:cNvPr id="1944724738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145061762" name="Picture">
+                  <wp:docPr id="1657452822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145061762" name="Picture"/>
+                          <pic:cNvPr id="1657452822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22586070" name="Picture">
+                        <wp:docPr id="1278005732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22586070" name="Picture"/>
+                                <pic:cNvPr id="1278005732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196601134" name="Picture">
+                  <wp:docPr id="2065290110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196601134" name="Picture"/>
+                          <pic:cNvPr id="2065290110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224751836" name="Picture">
+                  <wp:docPr id="1935578391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224751836" name="Picture"/>
+                          <pic:cNvPr id="1935578391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199237583" name="Picture">
+                  <wp:docPr id="3351209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199237583" name="Picture"/>
+                          <pic:cNvPr id="3351209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634829605" name="Picture">
+                  <wp:docPr id="2022001813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634829605" name="Picture"/>
+                          <pic:cNvPr id="2022001813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331966494" name="Picture">
+                  <wp:docPr id="1786662558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331966494" name="Picture"/>
+                          <pic:cNvPr id="1786662558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649788650" name="Picture">
+                  <wp:docPr id="2126025287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649788650" name="Picture"/>
+                          <pic:cNvPr id="2126025287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163746021" name="Picture">
+                        <wp:docPr id="1993325013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163746021" name="Picture"/>
+                                <pic:cNvPr id="1993325013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173120417" name="Picture">
+                  <wp:docPr id="1281304545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173120417" name="Picture"/>
+                          <pic:cNvPr id="1281304545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917720428" name="Picture">
+                  <wp:docPr id="2072993907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917720428" name="Picture"/>
+                          <pic:cNvPr id="2072993907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416305138" name="Picture">
+                  <wp:docPr id="1332191234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416305138" name="Picture"/>
+                          <pic:cNvPr id="1332191234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441465123" name="Picture">
+                  <wp:docPr id="715919590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441465123" name="Picture"/>
+                          <pic:cNvPr id="715919590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060890049" name="Picture">
+                  <wp:docPr id="1079263801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060890049" name="Picture"/>
+                          <pic:cNvPr id="1079263801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64387490" name="Picture">
+                  <wp:docPr id="1651628739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64387490" name="Picture"/>
+                          <pic:cNvPr id="1651628739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736390793" name="Picture">
+                        <wp:docPr id="531983872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736390793" name="Picture"/>
+                                <pic:cNvPr id="531983872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054989606" name="Picture">
+                  <wp:docPr id="84573959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054989606" name="Picture"/>
+                          <pic:cNvPr id="84573959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919160006" name="Picture">
+                  <wp:docPr id="830194888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919160006" name="Picture"/>
+                          <pic:cNvPr id="830194888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285310797" name="Picture">
+                  <wp:docPr id="851561376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285310797" name="Picture"/>
+                          <pic:cNvPr id="851561376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106830894" name="Picture">
+                  <wp:docPr id="1972221385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106830894" name="Picture"/>
+                          <pic:cNvPr id="1972221385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503555429" name="Picture">
+                  <wp:docPr id="906608516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503555429" name="Picture"/>
+                          <pic:cNvPr id="906608516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719608758" name="Picture">
+                  <wp:docPr id="279590414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719608758" name="Picture"/>
+                          <pic:cNvPr id="279590414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267749078" name="Picture">
+                  <wp:docPr id="1588542690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267749078" name="Picture"/>
+                          <pic:cNvPr id="1588542690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559428484" name="Picture">
+                  <wp:docPr id="815337636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559428484" name="Picture"/>
+                          <pic:cNvPr id="815337636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755908928" name="Picture">
+                  <wp:docPr id="307903704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755908928" name="Picture"/>
+                          <pic:cNvPr id="307903704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>