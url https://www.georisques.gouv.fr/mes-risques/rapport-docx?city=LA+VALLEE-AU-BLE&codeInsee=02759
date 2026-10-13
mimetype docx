--- v1 (2026-10-13)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788755112" name="Picture">
+                  <wp:docPr id="972584088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788755112" name="Picture"/>
+                          <pic:cNvPr id="972584088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990240087" name="Picture">
+                  <wp:docPr id="210980201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990240087" name="Picture"/>
+                          <pic:cNvPr id="210980201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011099699" name="Picture">
+                        <wp:docPr id="1750862349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011099699" name="Picture"/>
+                                <pic:cNvPr id="1750862349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020865879" name="Picture">
+                  <wp:docPr id="510191265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020865879" name="Picture"/>
+                          <pic:cNvPr id="510191265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443784167" name="Picture">
+                  <wp:docPr id="1174296912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443784167" name="Picture"/>
+                          <pic:cNvPr id="1174296912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805471890" name="Picture">
+                  <wp:docPr id="598701856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805471890" name="Picture"/>
+                          <pic:cNvPr id="598701856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271509979" name="Picture">
+                  <wp:docPr id="391837088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271509979" name="Picture"/>
+                          <pic:cNvPr id="391837088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379309338" name="Picture">
+                  <wp:docPr id="547821236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379309338" name="Picture"/>
+                          <pic:cNvPr id="547821236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73526888" name="Picture">
+                        <wp:docPr id="181509455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73526888" name="Picture"/>
+                                <pic:cNvPr id="181509455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862011565" name="Picture">
+                        <wp:docPr id="1717412389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862011565" name="Picture"/>
+                                <pic:cNvPr id="1717412389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671627629" name="Picture">
+                        <wp:docPr id="2129898417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671627629" name="Picture"/>
+                                <pic:cNvPr id="2129898417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747712350" name="Picture">
+                        <wp:docPr id="901805808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747712350" name="Picture"/>
+                                <pic:cNvPr id="901805808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216594243" name="Picture">
+                        <wp:docPr id="1015263002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216594243" name="Picture"/>
+                                <pic:cNvPr id="1015263002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104990882" name="Picture">
+                        <wp:docPr id="2123455238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104990882" name="Picture"/>
+                                <pic:cNvPr id="2123455238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648858222" name="Picture">
+                        <wp:docPr id="881283931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648858222" name="Picture"/>
+                                <pic:cNvPr id="881283931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801245594" name="Picture">
+                        <wp:docPr id="1971044111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801245594" name="Picture"/>
+                                <pic:cNvPr id="1971044111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369123571" name="Picture">
+                        <wp:docPr id="36270978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369123571" name="Picture"/>
+                                <pic:cNvPr id="36270978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55924190" name="Picture">
+                        <wp:docPr id="526346081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55924190" name="Picture"/>
+                                <pic:cNvPr id="526346081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560370269" name="Picture">
+                        <wp:docPr id="657922373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560370269" name="Picture"/>
+                                <pic:cNvPr id="657922373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339640917" name="Picture">
+                        <wp:docPr id="2013179145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339640917" name="Picture"/>
+                                <pic:cNvPr id="2013179145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997159328" name="Picture">
+                        <wp:docPr id="2103830128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997159328" name="Picture"/>
+                                <pic:cNvPr id="2103830128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204552057" name="Picture">
+                        <wp:docPr id="1261608316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204552057" name="Picture"/>
+                                <pic:cNvPr id="1261608316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548452500" name="Picture">
+                        <wp:docPr id="1317685629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548452500" name="Picture"/>
+                                <pic:cNvPr id="1317685629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791010457" name="Picture">
+                  <wp:docPr id="67716366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791010457" name="Picture"/>
+                          <pic:cNvPr id="67716366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869447114" name="Picture">
+                  <wp:docPr id="578247342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869447114" name="Picture"/>
+                          <pic:cNvPr id="578247342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863365678" name="Picture">
+                  <wp:docPr id="387624871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863365678" name="Picture"/>
+                          <pic:cNvPr id="387624871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327534514" name="Picture">
+                  <wp:docPr id="645736606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327534514" name="Picture"/>
+                          <pic:cNvPr id="645736606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305763660" name="Picture">
+                  <wp:docPr id="868314527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305763660" name="Picture"/>
+                          <pic:cNvPr id="868314527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333095177" name="Picture">
+                  <wp:docPr id="860477256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333095177" name="Picture"/>
+                          <pic:cNvPr id="860477256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409491320" name="Picture">
+                        <wp:docPr id="711104726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409491320" name="Picture"/>
+                                <pic:cNvPr id="711104726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130871474" name="Picture">
+                  <wp:docPr id="616869758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130871474" name="Picture"/>
+                          <pic:cNvPr id="616869758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170738646" name="Picture">
+                  <wp:docPr id="279746560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170738646" name="Picture"/>
+                          <pic:cNvPr id="279746560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532763008" name="Picture">
+                  <wp:docPr id="783681259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532763008" name="Picture"/>
+                          <pic:cNvPr id="783681259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621897188" name="Picture">
+                  <wp:docPr id="856754720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621897188" name="Picture"/>
+                          <pic:cNvPr id="856754720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944724738" name="Picture">
+                  <wp:docPr id="202164924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944724738" name="Picture"/>
+                          <pic:cNvPr id="202164924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657452822" name="Picture">
+                  <wp:docPr id="279030602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657452822" name="Picture"/>
+                          <pic:cNvPr id="279030602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278005732" name="Picture">
+                        <wp:docPr id="1556215674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278005732" name="Picture"/>
+                                <pic:cNvPr id="1556215674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065290110" name="Picture">
+                  <wp:docPr id="1093135443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065290110" name="Picture"/>
+                          <pic:cNvPr id="1093135443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935578391" name="Picture">
+                  <wp:docPr id="1975363048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935578391" name="Picture"/>
+                          <pic:cNvPr id="1975363048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3351209" name="Picture">
+                  <wp:docPr id="1515658876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3351209" name="Picture"/>
+                          <pic:cNvPr id="1515658876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022001813" name="Picture">
+                  <wp:docPr id="1984952871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022001813" name="Picture"/>
+                          <pic:cNvPr id="1984952871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786662558" name="Picture">
+                  <wp:docPr id="2050515571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786662558" name="Picture"/>
+                          <pic:cNvPr id="2050515571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126025287" name="Picture">
+                  <wp:docPr id="1131446699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126025287" name="Picture"/>
+                          <pic:cNvPr id="1131446699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993325013" name="Picture">
+                        <wp:docPr id="1599122441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993325013" name="Picture"/>
+                                <pic:cNvPr id="1599122441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281304545" name="Picture">
+                  <wp:docPr id="417993617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281304545" name="Picture"/>
+                          <pic:cNvPr id="417993617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072993907" name="Picture">
+                  <wp:docPr id="1881278712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072993907" name="Picture"/>
+                          <pic:cNvPr id="1881278712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332191234" name="Picture">
+                  <wp:docPr id="1244314395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332191234" name="Picture"/>
+                          <pic:cNvPr id="1244314395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715919590" name="Picture">
+                  <wp:docPr id="888186438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715919590" name="Picture"/>
+                          <pic:cNvPr id="888186438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079263801" name="Picture">
+                  <wp:docPr id="1807941277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079263801" name="Picture"/>
+                          <pic:cNvPr id="1807941277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651628739" name="Picture">
+                  <wp:docPr id="165324993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651628739" name="Picture"/>
+                          <pic:cNvPr id="165324993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531983872" name="Picture">
+                        <wp:docPr id="1418097059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531983872" name="Picture"/>
+                                <pic:cNvPr id="1418097059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84573959" name="Picture">
+                  <wp:docPr id="662307750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84573959" name="Picture"/>
+                          <pic:cNvPr id="662307750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830194888" name="Picture">
+                  <wp:docPr id="1083602307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830194888" name="Picture"/>
+                          <pic:cNvPr id="1083602307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851561376" name="Picture">
+                  <wp:docPr id="2060469764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851561376" name="Picture"/>
+                          <pic:cNvPr id="2060469764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972221385" name="Picture">
+                  <wp:docPr id="2095564064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972221385" name="Picture"/>
+                          <pic:cNvPr id="2095564064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906608516" name="Picture">
+                  <wp:docPr id="1381220337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906608516" name="Picture"/>
+                          <pic:cNvPr id="1381220337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279590414" name="Picture">
+                  <wp:docPr id="1611799894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279590414" name="Picture"/>
+                          <pic:cNvPr id="1611799894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588542690" name="Picture">
+                  <wp:docPr id="1748363801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588542690" name="Picture"/>
+                          <pic:cNvPr id="1748363801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815337636" name="Picture">
+                  <wp:docPr id="1304816498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815337636" name="Picture"/>
+                          <pic:cNvPr id="1304816498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307903704" name="Picture">
+                  <wp:docPr id="1552169839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307903704" name="Picture"/>
+                          <pic:cNvPr id="1552169839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>