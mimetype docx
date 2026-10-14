--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939494404" name="Picture">
+                  <wp:docPr id="1142172653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939494404" name="Picture"/>
+                          <pic:cNvPr id="1142172653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978044207" name="Picture">
+                  <wp:docPr id="922664590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978044207" name="Picture"/>
+                          <pic:cNvPr id="922664590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816030206" name="Picture">
+                        <wp:docPr id="248591861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816030206" name="Picture"/>
+                                <pic:cNvPr id="248591861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509526402" name="Picture">
+                  <wp:docPr id="1317598681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509526402" name="Picture"/>
+                          <pic:cNvPr id="1317598681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269470602" name="Picture">
+                  <wp:docPr id="796664496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269470602" name="Picture"/>
+                          <pic:cNvPr id="796664496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923674208" name="Picture">
+                  <wp:docPr id="2028455285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923674208" name="Picture"/>
+                          <pic:cNvPr id="2028455285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042186561" name="Picture">
+                  <wp:docPr id="786476790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042186561" name="Picture"/>
+                          <pic:cNvPr id="786476790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835189590" name="Picture">
+                  <wp:docPr id="1575374140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835189590" name="Picture"/>
+                          <pic:cNvPr id="1575374140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930219507" name="Picture">
+                        <wp:docPr id="1337381132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930219507" name="Picture"/>
+                                <pic:cNvPr id="1337381132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73288049" name="Picture">
+                        <wp:docPr id="549785391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73288049" name="Picture"/>
+                                <pic:cNvPr id="549785391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254600513" name="Picture">
+                        <wp:docPr id="1797291398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254600513" name="Picture"/>
+                                <pic:cNvPr id="1797291398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786849710" name="Picture">
+                        <wp:docPr id="1352922331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786849710" name="Picture"/>
+                                <pic:cNvPr id="1352922331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155115846" name="Picture">
+                        <wp:docPr id="772498407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155115846" name="Picture"/>
+                                <pic:cNvPr id="772498407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130298884" name="Picture">
+                        <wp:docPr id="1524323138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130298884" name="Picture"/>
+                                <pic:cNvPr id="1524323138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559361589" name="Picture">
+                        <wp:docPr id="1296539928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559361589" name="Picture"/>
+                                <pic:cNvPr id="1296539928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690285740" name="Picture">
+                        <wp:docPr id="32635738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690285740" name="Picture"/>
+                                <pic:cNvPr id="32635738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586051112" name="Picture">
+                        <wp:docPr id="1267030739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586051112" name="Picture"/>
+                                <pic:cNvPr id="1267030739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108073206" name="Picture">
+                        <wp:docPr id="1725246123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108073206" name="Picture"/>
+                                <pic:cNvPr id="1725246123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868393775" name="Picture">
+                        <wp:docPr id="177680760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868393775" name="Picture"/>
+                                <pic:cNvPr id="177680760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030112436" name="Picture">
+                        <wp:docPr id="1229117015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030112436" name="Picture"/>
+                                <pic:cNvPr id="1229117015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149325124" name="Picture">
+                        <wp:docPr id="1998408816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149325124" name="Picture"/>
+                                <pic:cNvPr id="1998408816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957210696" name="Picture">
+                        <wp:docPr id="1271590793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957210696" name="Picture"/>
+                                <pic:cNvPr id="1271590793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68788641" name="Picture">
+                        <wp:docPr id="183970830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68788641" name="Picture"/>
+                                <pic:cNvPr id="183970830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456922165" name="Picture">
+                        <wp:docPr id="1657770054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456922165" name="Picture"/>
+                                <pic:cNvPr id="1657770054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412066940" name="Picture">
+                        <wp:docPr id="1957988259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412066940" name="Picture"/>
+                                <pic:cNvPr id="1957988259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514905335" name="Picture">
+                        <wp:docPr id="445804711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514905335" name="Picture"/>
+                                <pic:cNvPr id="445804711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119448556" name="Picture">
+                  <wp:docPr id="1795942715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119448556" name="Picture"/>
+                          <pic:cNvPr id="1795942715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831081545" name="Picture">
+                  <wp:docPr id="1788500810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831081545" name="Picture"/>
+                          <pic:cNvPr id="1788500810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664665091" name="Picture">
+                  <wp:docPr id="891936237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664665091" name="Picture"/>
+                          <pic:cNvPr id="891936237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300701817" name="Picture">
+                  <wp:docPr id="12975635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300701817" name="Picture"/>
+                          <pic:cNvPr id="12975635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992973509" name="Picture">
+                  <wp:docPr id="1808793408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992973509" name="Picture"/>
+                          <pic:cNvPr id="1808793408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640445577" name="Picture">
+                  <wp:docPr id="738197621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640445577" name="Picture"/>
+                          <pic:cNvPr id="738197621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178194502" name="Picture">
+                        <wp:docPr id="798651325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178194502" name="Picture"/>
+                                <pic:cNvPr id="798651325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605408444" name="Picture">
+                  <wp:docPr id="2120490319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605408444" name="Picture"/>
+                          <pic:cNvPr id="2120490319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511611409" name="Picture">
+                  <wp:docPr id="1053897725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511611409" name="Picture"/>
+                          <pic:cNvPr id="1053897725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825666208" name="Picture">
+                  <wp:docPr id="1110091777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825666208" name="Picture"/>
+                          <pic:cNvPr id="1110091777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399589779" name="Picture">
+                  <wp:docPr id="1742306478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399589779" name="Picture"/>
+                          <pic:cNvPr id="1742306478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122226669" name="Picture">
+                  <wp:docPr id="2019496040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122226669" name="Picture"/>
+                          <pic:cNvPr id="2019496040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055857176" name="Picture">
+                  <wp:docPr id="338828346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055857176" name="Picture"/>
+                          <pic:cNvPr id="338828346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9999784" name="Picture">
+                        <wp:docPr id="1156190006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9999784" name="Picture"/>
+                                <pic:cNvPr id="1156190006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189179513" name="Picture">
+                  <wp:docPr id="1077745757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189179513" name="Picture"/>
+                          <pic:cNvPr id="1077745757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726607762" name="Picture">
+                  <wp:docPr id="160965704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726607762" name="Picture"/>
+                          <pic:cNvPr id="160965704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719027693" name="Picture">
+                  <wp:docPr id="697494725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719027693" name="Picture"/>
+                          <pic:cNvPr id="697494725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985074753" name="Picture">
+                  <wp:docPr id="1893186934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985074753" name="Picture"/>
+                          <pic:cNvPr id="1893186934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806055901" name="Picture">
+                  <wp:docPr id="478499024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806055901" name="Picture"/>
+                          <pic:cNvPr id="478499024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347193748" name="Picture">
+                  <wp:docPr id="404669099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347193748" name="Picture"/>
+                          <pic:cNvPr id="404669099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762920064" name="Picture">
+                        <wp:docPr id="1676664777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762920064" name="Picture"/>
+                                <pic:cNvPr id="1676664777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425525904" name="Picture">
+                  <wp:docPr id="218776197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425525904" name="Picture"/>
+                          <pic:cNvPr id="218776197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646037914" name="Picture">
+                  <wp:docPr id="2076360670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646037914" name="Picture"/>
+                          <pic:cNvPr id="2076360670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032851124" name="Picture">
+                  <wp:docPr id="1090745314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032851124" name="Picture"/>
+                          <pic:cNvPr id="1090745314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125271597" name="Picture">
+                  <wp:docPr id="337308482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125271597" name="Picture"/>
+                          <pic:cNvPr id="337308482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536199158" name="Picture">
+                  <wp:docPr id="235833010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536199158" name="Picture"/>
+                          <pic:cNvPr id="235833010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999645438" name="Picture">
+                  <wp:docPr id="916595098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999645438" name="Picture"/>
+                          <pic:cNvPr id="916595098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100597124" name="Picture">
+                        <wp:docPr id="910920223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100597124" name="Picture"/>
+                                <pic:cNvPr id="910920223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936674847" name="Picture">
+                  <wp:docPr id="297976765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936674847" name="Picture"/>
+                          <pic:cNvPr id="297976765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567064799" name="Picture">
+                  <wp:docPr id="1159905077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567064799" name="Picture"/>
+                          <pic:cNvPr id="1159905077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110106453" name="Picture">
+                  <wp:docPr id="1227110725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110106453" name="Picture"/>
+                          <pic:cNvPr id="1227110725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760431673" name="Picture">
+                  <wp:docPr id="353646370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760431673" name="Picture"/>
+                          <pic:cNvPr id="353646370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136885702" name="Picture">
+                  <wp:docPr id="55087029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136885702" name="Picture"/>
+                          <pic:cNvPr id="55087029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049100725" name="Picture">
+                  <wp:docPr id="796069263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049100725" name="Picture"/>
+                          <pic:cNvPr id="796069263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476870801" name="Picture">
+                  <wp:docPr id="301620975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476870801" name="Picture"/>
+                          <pic:cNvPr id="301620975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882136391" name="Picture">
+                  <wp:docPr id="642922026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882136391" name="Picture"/>
+                          <pic:cNvPr id="642922026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729797067" name="Picture">
+                  <wp:docPr id="1189410449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729797067" name="Picture"/>
+                          <pic:cNvPr id="1189410449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997613766" name="Picture">
+                  <wp:docPr id="291149056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997613766" name="Picture"/>
+                          <pic:cNvPr id="291149056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355279732" name="Picture">
+                  <wp:docPr id="1401097626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355279732" name="Picture"/>
+                          <pic:cNvPr id="1401097626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44646,51 +44646,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508146095" name="Picture">
+                  <wp:docPr id="988491206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508146095" name="Picture"/>
+                          <pic:cNvPr id="988491206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613188198" name="Picture">
+                  <wp:docPr id="1129040032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613188198" name="Picture"/>
+                          <pic:cNvPr id="1129040032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363267837" name="Picture">
+                  <wp:docPr id="2054096720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363267837" name="Picture"/>
+                          <pic:cNvPr id="2054096720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559065719" name="Picture">
+                  <wp:docPr id="2010611457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559065719" name="Picture"/>
+                          <pic:cNvPr id="2010611457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47662,51 +47662,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -47909,114 +47909,416 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4021358" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP4021358</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4021357" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP4021357</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4021356" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP4021356</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indéterminé</w:t>
+              <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
@@ -48327,51 +48629,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10380"/>
+          <w:trHeight w:hRule="exact" w:val="9900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>