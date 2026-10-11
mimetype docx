--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109359809" name="Picture">
+                  <wp:docPr id="1261010540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109359809" name="Picture"/>
+                          <pic:cNvPr id="1261010540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920940497" name="Picture">
+                  <wp:docPr id="583521048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920940497" name="Picture"/>
+                          <pic:cNvPr id="583521048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769332677" name="Picture">
+                        <wp:docPr id="227370771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769332677" name="Picture"/>
+                                <pic:cNvPr id="227370771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111568722" name="Picture">
+                  <wp:docPr id="283649522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111568722" name="Picture"/>
+                          <pic:cNvPr id="283649522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838513246" name="Picture">
+                  <wp:docPr id="2098445107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838513246" name="Picture"/>
+                          <pic:cNvPr id="2098445107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4786251" name="Picture">
+                  <wp:docPr id="2141585303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4786251" name="Picture"/>
+                          <pic:cNvPr id="2141585303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257381354" name="Picture">
+                  <wp:docPr id="919007156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257381354" name="Picture"/>
+                          <pic:cNvPr id="919007156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612792640" name="Picture">
+                  <wp:docPr id="1089504341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612792640" name="Picture"/>
+                          <pic:cNvPr id="1089504341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815238495" name="Picture">
+                        <wp:docPr id="339645812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815238495" name="Picture"/>
+                                <pic:cNvPr id="339645812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847864230" name="Picture">
+                        <wp:docPr id="973597928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847864230" name="Picture"/>
+                                <pic:cNvPr id="973597928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589622354" name="Picture">
+                        <wp:docPr id="1208048144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589622354" name="Picture"/>
+                                <pic:cNvPr id="1208048144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870468039" name="Picture">
+                        <wp:docPr id="286037447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870468039" name="Picture"/>
+                                <pic:cNvPr id="286037447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855133686" name="Picture">
+                        <wp:docPr id="849463619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855133686" name="Picture"/>
+                                <pic:cNvPr id="849463619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775048320" name="Picture">
+                        <wp:docPr id="319652324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775048320" name="Picture"/>
+                                <pic:cNvPr id="319652324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780264631" name="Picture">
+                        <wp:docPr id="150822387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780264631" name="Picture"/>
+                                <pic:cNvPr id="150822387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048102893" name="Picture">
+                        <wp:docPr id="605161826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048102893" name="Picture"/>
+                                <pic:cNvPr id="605161826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40088446" name="Picture">
+                        <wp:docPr id="2086632972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40088446" name="Picture"/>
+                                <pic:cNvPr id="2086632972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131119318" name="Picture">
+                        <wp:docPr id="1446503152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131119318" name="Picture"/>
+                                <pic:cNvPr id="1446503152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308718661" name="Picture">
+                        <wp:docPr id="590646453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308718661" name="Picture"/>
+                                <pic:cNvPr id="590646453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959929605" name="Picture">
+                        <wp:docPr id="819141942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959929605" name="Picture"/>
+                                <pic:cNvPr id="819141942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85150945" name="Picture">
+                        <wp:docPr id="1905164680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85150945" name="Picture"/>
+                                <pic:cNvPr id="1905164680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667799260" name="Picture">
+                        <wp:docPr id="640891071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667799260" name="Picture"/>
+                                <pic:cNvPr id="640891071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475467476" name="Picture">
+                        <wp:docPr id="1489748281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475467476" name="Picture"/>
+                                <pic:cNvPr id="1489748281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272670358" name="Picture">
+                  <wp:docPr id="22202229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272670358" name="Picture"/>
+                          <pic:cNvPr id="22202229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996468544" name="Picture">
+                  <wp:docPr id="36460882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996468544" name="Picture"/>
+                          <pic:cNvPr id="36460882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712166116" name="Picture">
+                  <wp:docPr id="1014871765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712166116" name="Picture"/>
+                          <pic:cNvPr id="1014871765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144960817" name="Picture">
+                  <wp:docPr id="709630540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144960817" name="Picture"/>
+                          <pic:cNvPr id="709630540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172633181" name="Picture">
+                  <wp:docPr id="1940804310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172633181" name="Picture"/>
+                          <pic:cNvPr id="1940804310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303576998" name="Picture">
+                  <wp:docPr id="1726939528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303576998" name="Picture"/>
+                          <pic:cNvPr id="1726939528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163593506" name="Picture">
+                        <wp:docPr id="915244073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163593506" name="Picture"/>
+                                <pic:cNvPr id="915244073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277751211" name="Picture">
+                  <wp:docPr id="1162089575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277751211" name="Picture"/>
+                          <pic:cNvPr id="1162089575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328003941" name="Picture">
+                  <wp:docPr id="376291482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328003941" name="Picture"/>
+                          <pic:cNvPr id="376291482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250844705" name="Picture">
+                  <wp:docPr id="1276883634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250844705" name="Picture"/>
+                          <pic:cNvPr id="1276883634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108012713" name="Picture">
+                  <wp:docPr id="534223373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108012713" name="Picture"/>
+                          <pic:cNvPr id="534223373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962139666" name="Picture">
+                  <wp:docPr id="603974294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962139666" name="Picture"/>
+                          <pic:cNvPr id="603974294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200149856" name="Picture">
+                  <wp:docPr id="922508114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200149856" name="Picture"/>
+                          <pic:cNvPr id="922508114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020956126" name="Picture">
+                        <wp:docPr id="772879382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020956126" name="Picture"/>
+                                <pic:cNvPr id="772879382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606808911" name="Picture">
+                  <wp:docPr id="86431193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606808911" name="Picture"/>
+                          <pic:cNvPr id="86431193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872109985" name="Picture">
+                  <wp:docPr id="548773353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872109985" name="Picture"/>
+                          <pic:cNvPr id="548773353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373566075" name="Picture">
+                  <wp:docPr id="321004433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373566075" name="Picture"/>
+                          <pic:cNvPr id="321004433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095766107" name="Picture">
+                  <wp:docPr id="1986171184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095766107" name="Picture"/>
+                          <pic:cNvPr id="1986171184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239502627" name="Picture">
+                  <wp:docPr id="1566497708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239502627" name="Picture"/>
+                          <pic:cNvPr id="1566497708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989727786" name="Picture">
+                  <wp:docPr id="1783723326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989727786" name="Picture"/>
+                          <pic:cNvPr id="1783723326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021113883" name="Picture">
+                  <wp:docPr id="962872215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021113883" name="Picture"/>
+                          <pic:cNvPr id="962872215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215193273" name="Picture">
+                  <wp:docPr id="1484601600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215193273" name="Picture"/>
+                          <pic:cNvPr id="1484601600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842640113" name="Picture">
+                  <wp:docPr id="1393295412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842640113" name="Picture"/>
+                          <pic:cNvPr id="1393295412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107572075" name="Picture">
+                  <wp:docPr id="1165804374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107572075" name="Picture"/>
+                          <pic:cNvPr id="1165804374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546391963" name="Picture">
+                  <wp:docPr id="113488422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546391963" name="Picture"/>
+                          <pic:cNvPr id="113488422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832143603" name="Picture">
+                  <wp:docPr id="1618807015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832143603" name="Picture"/>
+                          <pic:cNvPr id="1618807015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303108880" name="Picture">
+                        <wp:docPr id="356022913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303108880" name="Picture"/>
+                                <pic:cNvPr id="356022913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818430542" name="Picture">
+                  <wp:docPr id="487224049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818430542" name="Picture"/>
+                          <pic:cNvPr id="487224049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311673530" name="Picture">
+                  <wp:docPr id="1078051768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311673530" name="Picture"/>
+                          <pic:cNvPr id="1078051768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089256348" name="Picture">
+                  <wp:docPr id="1337352146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089256348" name="Picture"/>
+                          <pic:cNvPr id="1337352146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055899433" name="Picture">
+                  <wp:docPr id="458050481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055899433" name="Picture"/>
+                          <pic:cNvPr id="458050481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871270041" name="Picture">
+                  <wp:docPr id="1620711999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871270041" name="Picture"/>
+                          <pic:cNvPr id="1620711999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434712432" name="Picture">
+                  <wp:docPr id="1475848544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434712432" name="Picture"/>
+                          <pic:cNvPr id="1475848544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990763809" name="Picture">
+                        <wp:docPr id="759251604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990763809" name="Picture"/>
+                                <pic:cNvPr id="759251604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085095147" name="Picture">
+                  <wp:docPr id="599192528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085095147" name="Picture"/>
+                          <pic:cNvPr id="599192528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646491490" name="Picture">
+                  <wp:docPr id="1442275644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646491490" name="Picture"/>
+                          <pic:cNvPr id="1442275644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083312617" name="Picture">
+                  <wp:docPr id="1375658465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083312617" name="Picture"/>
+                          <pic:cNvPr id="1375658465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44641,57 +44641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128610371" name="Picture">
+                  <wp:docPr id="102438839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128610371" name="Picture"/>
+                          <pic:cNvPr id="102438839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44721,57 +44721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576924355" name="Picture">
+                  <wp:docPr id="1934466590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576924355" name="Picture"/>
+                          <pic:cNvPr id="1934466590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45200,57 +45200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510368175" name="Picture">
+                  <wp:docPr id="987588917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510368175" name="Picture"/>
+                          <pic:cNvPr id="987588917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46935,57 +46935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588704513" name="Picture">
+                  <wp:docPr id="1332572198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588704513" name="Picture"/>
+                          <pic:cNvPr id="1332572198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47006,57 +47006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707063590" name="Picture">
+                  <wp:docPr id="1355791035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707063590" name="Picture"/>
+                          <pic:cNvPr id="1355791035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47420,57 +47420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668725983" name="Picture">
+                  <wp:docPr id="25883990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668725983" name="Picture"/>
+                          <pic:cNvPr id="25883990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>