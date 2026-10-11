--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583069975" name="Picture">
+                  <wp:docPr id="433150335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583069975" name="Picture"/>
+                          <pic:cNvPr id="433150335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954118706" name="Picture">
+                  <wp:docPr id="2106569514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954118706" name="Picture"/>
+                          <pic:cNvPr id="2106569514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540403793" name="Picture">
+                        <wp:docPr id="746092434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540403793" name="Picture"/>
+                                <pic:cNvPr id="746092434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450395837" name="Picture">
+                  <wp:docPr id="1649557982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450395837" name="Picture"/>
+                          <pic:cNvPr id="1649557982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861657070" name="Picture">
+                  <wp:docPr id="177437293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861657070" name="Picture"/>
+                          <pic:cNvPr id="177437293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677750324" name="Picture">
+                  <wp:docPr id="652446024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677750324" name="Picture"/>
+                          <pic:cNvPr id="652446024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758321235" name="Picture">
+                  <wp:docPr id="1926294932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758321235" name="Picture"/>
+                          <pic:cNvPr id="1926294932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861479888" name="Picture">
+                  <wp:docPr id="270519103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861479888" name="Picture"/>
+                          <pic:cNvPr id="270519103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418374359" name="Picture">
+                        <wp:docPr id="177065090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418374359" name="Picture"/>
+                                <pic:cNvPr id="177065090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158229830" name="Picture">
+                        <wp:docPr id="846043637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158229830" name="Picture"/>
+                                <pic:cNvPr id="846043637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181733354" name="Picture">
+                        <wp:docPr id="497169122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181733354" name="Picture"/>
+                                <pic:cNvPr id="497169122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573738221" name="Picture">
+                        <wp:docPr id="1863360146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573738221" name="Picture"/>
+                                <pic:cNvPr id="1863360146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63987732" name="Picture">
+                        <wp:docPr id="353588069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63987732" name="Picture"/>
+                                <pic:cNvPr id="353588069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497369329" name="Picture">
+                        <wp:docPr id="798435494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497369329" name="Picture"/>
+                                <pic:cNvPr id="798435494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579287251" name="Picture">
+                        <wp:docPr id="390036217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579287251" name="Picture"/>
+                                <pic:cNvPr id="390036217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907766746" name="Picture">
+                        <wp:docPr id="1935475507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907766746" name="Picture"/>
+                                <pic:cNvPr id="1935475507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788179853" name="Picture">
+                        <wp:docPr id="519822298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788179853" name="Picture"/>
+                                <pic:cNvPr id="519822298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172195386" name="Picture">
+                        <wp:docPr id="1260898165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172195386" name="Picture"/>
+                                <pic:cNvPr id="1260898165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622254590" name="Picture">
+                        <wp:docPr id="2138168801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622254590" name="Picture"/>
+                                <pic:cNvPr id="2138168801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461217776" name="Picture">
+                        <wp:docPr id="1289716883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461217776" name="Picture"/>
+                                <pic:cNvPr id="1289716883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884918730" name="Picture">
+                        <wp:docPr id="1679458569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884918730" name="Picture"/>
+                                <pic:cNvPr id="1679458569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782505906" name="Picture">
+                        <wp:docPr id="1732806934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782505906" name="Picture"/>
+                                <pic:cNvPr id="1732806934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533414913" name="Picture">
+                        <wp:docPr id="961691257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533414913" name="Picture"/>
+                                <pic:cNvPr id="961691257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28435313" name="Picture">
+                  <wp:docPr id="307500829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28435313" name="Picture"/>
+                          <pic:cNvPr id="307500829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849518794" name="Picture">
+                  <wp:docPr id="203974863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849518794" name="Picture"/>
+                          <pic:cNvPr id="203974863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272923041" name="Picture">
+                  <wp:docPr id="1646792632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272923041" name="Picture"/>
+                          <pic:cNvPr id="1646792632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186163344" name="Picture">
+                  <wp:docPr id="1826355924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186163344" name="Picture"/>
+                          <pic:cNvPr id="1826355924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511681048" name="Picture">
+                  <wp:docPr id="988466204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511681048" name="Picture"/>
+                          <pic:cNvPr id="988466204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170044844" name="Picture">
+                  <wp:docPr id="1036777687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170044844" name="Picture"/>
+                          <pic:cNvPr id="1036777687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536073052" name="Picture">
+                        <wp:docPr id="291774464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536073052" name="Picture"/>
+                                <pic:cNvPr id="291774464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086892842" name="Picture">
+                  <wp:docPr id="165630456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086892842" name="Picture"/>
+                          <pic:cNvPr id="165630456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512590900" name="Picture">
+                  <wp:docPr id="1358974382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512590900" name="Picture"/>
+                          <pic:cNvPr id="1358974382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826711748" name="Picture">
+                  <wp:docPr id="1641284526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826711748" name="Picture"/>
+                          <pic:cNvPr id="1641284526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798734162" name="Picture">
+                  <wp:docPr id="649459503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798734162" name="Picture"/>
+                          <pic:cNvPr id="649459503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748814075" name="Picture">
+                  <wp:docPr id="1165120859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748814075" name="Picture"/>
+                          <pic:cNvPr id="1165120859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313618121" name="Picture">
+                  <wp:docPr id="1879582791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313618121" name="Picture"/>
+                          <pic:cNvPr id="1879582791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590421203" name="Picture">
+                        <wp:docPr id="90652797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590421203" name="Picture"/>
+                                <pic:cNvPr id="90652797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286025174" name="Picture">
+                  <wp:docPr id="1818601238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286025174" name="Picture"/>
+                          <pic:cNvPr id="1818601238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131118179" name="Picture">
+                  <wp:docPr id="480074007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131118179" name="Picture"/>
+                          <pic:cNvPr id="480074007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83995436" name="Picture">
+                  <wp:docPr id="232248255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83995436" name="Picture"/>
+                          <pic:cNvPr id="232248255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804685977" name="Picture">
+                  <wp:docPr id="283144884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804685977" name="Picture"/>
+                          <pic:cNvPr id="283144884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814401946" name="Picture">
+                  <wp:docPr id="1952525613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814401946" name="Picture"/>
+                          <pic:cNvPr id="1952525613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199926448" name="Picture">
+                  <wp:docPr id="1027211186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199926448" name="Picture"/>
+                          <pic:cNvPr id="1027211186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721259795" name="Picture">
+                  <wp:docPr id="765991172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721259795" name="Picture"/>
+                          <pic:cNvPr id="765991172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181848592" name="Picture">
+                  <wp:docPr id="1595848556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181848592" name="Picture"/>
+                          <pic:cNvPr id="1595848556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250317502" name="Picture">
+                  <wp:docPr id="2061276863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250317502" name="Picture"/>
+                          <pic:cNvPr id="2061276863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511378785" name="Picture">
+                  <wp:docPr id="2050738119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511378785" name="Picture"/>
+                          <pic:cNvPr id="2050738119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632559036" name="Picture">
+                  <wp:docPr id="752493147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632559036" name="Picture"/>
+                          <pic:cNvPr id="752493147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169726266" name="Picture">
+                  <wp:docPr id="1413310109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169726266" name="Picture"/>
+                          <pic:cNvPr id="1413310109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350677721" name="Picture">
+                        <wp:docPr id="989814449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350677721" name="Picture"/>
+                                <pic:cNvPr id="989814449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361153076" name="Picture">
+                  <wp:docPr id="97115901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361153076" name="Picture"/>
+                          <pic:cNvPr id="97115901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992283407" name="Picture">
+                  <wp:docPr id="1860121961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992283407" name="Picture"/>
+                          <pic:cNvPr id="1860121961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221583256" name="Picture">
+                  <wp:docPr id="1135303543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221583256" name="Picture"/>
+                          <pic:cNvPr id="1135303543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130993263" name="Picture">
+                  <wp:docPr id="1233861295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130993263" name="Picture"/>
+                          <pic:cNvPr id="1233861295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665356711" name="Picture">
+                  <wp:docPr id="1890738188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665356711" name="Picture"/>
+                          <pic:cNvPr id="1890738188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247234477" name="Picture">
+                  <wp:docPr id="1354017193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247234477" name="Picture"/>
+                          <pic:cNvPr id="1354017193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145316344" name="Picture">
+                        <wp:docPr id="1239522861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145316344" name="Picture"/>
+                                <pic:cNvPr id="1239522861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474627362" name="Picture">
+                  <wp:docPr id="997100092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474627362" name="Picture"/>
+                          <pic:cNvPr id="997100092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986473158" name="Picture">
+                  <wp:docPr id="170414881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986473158" name="Picture"/>
+                          <pic:cNvPr id="170414881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046137540" name="Picture">
+                  <wp:docPr id="1360907481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046137540" name="Picture"/>
+                          <pic:cNvPr id="1360907481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241008905" name="Picture">
+                  <wp:docPr id="793437810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241008905" name="Picture"/>
+                          <pic:cNvPr id="793437810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276552354" name="Picture">
+                  <wp:docPr id="1739786721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276552354" name="Picture"/>
+                          <pic:cNvPr id="1739786721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165832157" name="Picture">
+                  <wp:docPr id="1484225226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165832157" name="Picture"/>
+                          <pic:cNvPr id="1484225226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>