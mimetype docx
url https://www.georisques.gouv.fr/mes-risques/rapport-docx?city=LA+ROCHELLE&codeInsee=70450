--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969614821" name="Picture">
+                  <wp:docPr id="2074847635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969614821" name="Picture"/>
+                          <pic:cNvPr id="2074847635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549888525" name="Picture">
+                  <wp:docPr id="208719245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549888525" name="Picture"/>
+                          <pic:cNvPr id="208719245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371754105" name="Picture">
+                        <wp:docPr id="1417378763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371754105" name="Picture"/>
+                                <pic:cNvPr id="1417378763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072915806" name="Picture">
+                  <wp:docPr id="498053798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072915806" name="Picture"/>
+                          <pic:cNvPr id="498053798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737798377" name="Picture">
+                  <wp:docPr id="305127853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737798377" name="Picture"/>
+                          <pic:cNvPr id="305127853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787895903" name="Picture">
+                  <wp:docPr id="438649391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787895903" name="Picture"/>
+                          <pic:cNvPr id="438649391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188233115" name="Picture">
+                  <wp:docPr id="927533855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188233115" name="Picture"/>
+                          <pic:cNvPr id="927533855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102918064" name="Picture">
+                  <wp:docPr id="83022801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102918064" name="Picture"/>
+                          <pic:cNvPr id="83022801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240049948" name="Picture">
+                        <wp:docPr id="749629475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240049948" name="Picture"/>
+                                <pic:cNvPr id="749629475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427261871" name="Picture">
+                        <wp:docPr id="680284178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427261871" name="Picture"/>
+                                <pic:cNvPr id="680284178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216691789" name="Picture">
+                        <wp:docPr id="1915688698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216691789" name="Picture"/>
+                                <pic:cNvPr id="1915688698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563857704" name="Picture">
+                        <wp:docPr id="1653761369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563857704" name="Picture"/>
+                                <pic:cNvPr id="1653761369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628838469" name="Picture">
+                        <wp:docPr id="855350244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628838469" name="Picture"/>
+                                <pic:cNvPr id="855350244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884815880" name="Picture">
+                        <wp:docPr id="1388414167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884815880" name="Picture"/>
+                                <pic:cNvPr id="1388414167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984355742" name="Picture">
+                        <wp:docPr id="1354855220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984355742" name="Picture"/>
+                                <pic:cNvPr id="1354855220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823655579" name="Picture">
+                        <wp:docPr id="1628030850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823655579" name="Picture"/>
+                                <pic:cNvPr id="1628030850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032210543" name="Picture">
+                        <wp:docPr id="1387229531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032210543" name="Picture"/>
+                                <pic:cNvPr id="1387229531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892585018" name="Picture">
+                        <wp:docPr id="501787336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892585018" name="Picture"/>
+                                <pic:cNvPr id="501787336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508358543" name="Picture">
+                        <wp:docPr id="1532462151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508358543" name="Picture"/>
+                                <pic:cNvPr id="1532462151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610426691" name="Picture">
+                        <wp:docPr id="595307322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610426691" name="Picture"/>
+                                <pic:cNvPr id="595307322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276594311" name="Picture">
+                        <wp:docPr id="1004806347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276594311" name="Picture"/>
+                                <pic:cNvPr id="1004806347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286812519" name="Picture">
+                        <wp:docPr id="1860616295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286812519" name="Picture"/>
+                                <pic:cNvPr id="1860616295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928238513" name="Picture">
+                        <wp:docPr id="1632124516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928238513" name="Picture"/>
+                                <pic:cNvPr id="1632124516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019833102" name="Picture">
+                        <wp:docPr id="1938513130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019833102" name="Picture"/>
+                                <pic:cNvPr id="1938513130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244127356" name="Picture">
+                        <wp:docPr id="1418091261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244127356" name="Picture"/>
+                                <pic:cNvPr id="1418091261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36170404" name="Picture">
+                        <wp:docPr id="820316109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36170404" name="Picture"/>
+                                <pic:cNvPr id="820316109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460114828" name="Picture">
+                  <wp:docPr id="1310354942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460114828" name="Picture"/>
+                          <pic:cNvPr id="1310354942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323645546" name="Picture">
+                  <wp:docPr id="92504468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323645546" name="Picture"/>
+                          <pic:cNvPr id="92504468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812313176" name="Picture">
+                  <wp:docPr id="637176584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812313176" name="Picture"/>
+                          <pic:cNvPr id="637176584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310407526" name="Picture">
+                  <wp:docPr id="2139788217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310407526" name="Picture"/>
+                          <pic:cNvPr id="2139788217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537201251" name="Picture">
+                  <wp:docPr id="1894689936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537201251" name="Picture"/>
+                          <pic:cNvPr id="1894689936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223771573" name="Picture">
+                  <wp:docPr id="1002400243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223771573" name="Picture"/>
+                          <pic:cNvPr id="1002400243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626741104" name="Picture">
+                        <wp:docPr id="29012867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626741104" name="Picture"/>
+                                <pic:cNvPr id="29012867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371932727" name="Picture">
+                  <wp:docPr id="1092795738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371932727" name="Picture"/>
+                          <pic:cNvPr id="1092795738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124584955" name="Picture">
+                  <wp:docPr id="782045256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124584955" name="Picture"/>
+                          <pic:cNvPr id="782045256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020803620" name="Picture">
+                  <wp:docPr id="2062518451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020803620" name="Picture"/>
+                          <pic:cNvPr id="2062518451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264359704" name="Picture">
+                  <wp:docPr id="1171170382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264359704" name="Picture"/>
+                          <pic:cNvPr id="1171170382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985192019" name="Picture">
+                  <wp:docPr id="345981584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985192019" name="Picture"/>
+                          <pic:cNvPr id="345981584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908096573" name="Picture">
+                  <wp:docPr id="1947897851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908096573" name="Picture"/>
+                          <pic:cNvPr id="1947897851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004126266" name="Picture">
+                        <wp:docPr id="519000393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004126266" name="Picture"/>
+                                <pic:cNvPr id="519000393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965947929" name="Picture">
+                        <wp:docPr id="19267865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965947929" name="Picture"/>
+                                <pic:cNvPr id="19267865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793415755" name="Picture">
+                  <wp:docPr id="1705475437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793415755" name="Picture"/>
+                          <pic:cNvPr id="1705475437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166753418" name="Picture">
+                  <wp:docPr id="716080022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166753418" name="Picture"/>
+                          <pic:cNvPr id="716080022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101549409" name="Picture">
+                  <wp:docPr id="1100973901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101549409" name="Picture"/>
+                          <pic:cNvPr id="1100973901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347082659" name="Picture">
+                  <wp:docPr id="1053829910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347082659" name="Picture"/>
+                          <pic:cNvPr id="1053829910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458240582" name="Picture">
+                  <wp:docPr id="2118245936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458240582" name="Picture"/>
+                          <pic:cNvPr id="2118245936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537328054" name="Picture">
+                  <wp:docPr id="1885365819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537328054" name="Picture"/>
+                          <pic:cNvPr id="1885365819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870138781" name="Picture">
+                        <wp:docPr id="1063075331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870138781" name="Picture"/>
+                                <pic:cNvPr id="1063075331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974245815" name="Picture">
+                  <wp:docPr id="1283446381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974245815" name="Picture"/>
+                          <pic:cNvPr id="1283446381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549572321" name="Picture">
+                  <wp:docPr id="1223263221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549572321" name="Picture"/>
+                          <pic:cNvPr id="1223263221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702730670" name="Picture">
+                  <wp:docPr id="737344419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702730670" name="Picture"/>
+                          <pic:cNvPr id="737344419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827701500" name="Picture">
+                  <wp:docPr id="1090917413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827701500" name="Picture"/>
+                          <pic:cNvPr id="1090917413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849181397" name="Picture">
+                  <wp:docPr id="349869186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849181397" name="Picture"/>
+                          <pic:cNvPr id="349869186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223305677" name="Picture">
+                  <wp:docPr id="722785743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223305677" name="Picture"/>
+                          <pic:cNvPr id="722785743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431103955" name="Picture">
+                        <wp:docPr id="54975965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431103955" name="Picture"/>
+                                <pic:cNvPr id="54975965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571110784" name="Picture">
+                  <wp:docPr id="250727127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571110784" name="Picture"/>
+                          <pic:cNvPr id="250727127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859762888" name="Picture">
+                  <wp:docPr id="884233920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859762888" name="Picture"/>
+                          <pic:cNvPr id="884233920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172229126" name="Picture">
+                  <wp:docPr id="70892483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172229126" name="Picture"/>
+                          <pic:cNvPr id="70892483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340546089" name="Picture">
+                  <wp:docPr id="2126032180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340546089" name="Picture"/>
+                          <pic:cNvPr id="2126032180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9360151" name="Picture">
+                  <wp:docPr id="1798171847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9360151" name="Picture"/>
+                          <pic:cNvPr id="1798171847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688631374" name="Picture">
+                  <wp:docPr id="1150630826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688631374" name="Picture"/>
+                          <pic:cNvPr id="1150630826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733101157" name="Picture">
+                  <wp:docPr id="1146259552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733101157" name="Picture"/>
+                          <pic:cNvPr id="1146259552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813594314" name="Picture">
+                  <wp:docPr id="695706411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813594314" name="Picture"/>
+                          <pic:cNvPr id="695706411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316101210" name="Picture">
+                  <wp:docPr id="1012529610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316101210" name="Picture"/>
+                          <pic:cNvPr id="1012529610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772081440" name="Picture">
+                  <wp:docPr id="1578108841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772081440" name="Picture"/>
+                          <pic:cNvPr id="1578108841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474037068" name="Picture">
+                  <wp:docPr id="1802601823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474037068" name="Picture"/>
+                          <pic:cNvPr id="1802601823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923700042" name="Picture">
+                  <wp:docPr id="1943001951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923700042" name="Picture"/>
+                          <pic:cNvPr id="1943001951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699815826" name="Picture">
+                  <wp:docPr id="376588385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699815826" name="Picture"/>
+                          <pic:cNvPr id="376588385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407927318" name="Picture">
+                  <wp:docPr id="208919218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407927318" name="Picture"/>
+                          <pic:cNvPr id="208919218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442937678" name="Picture">
+                  <wp:docPr id="1513248039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442937678" name="Picture"/>
+                          <pic:cNvPr id="1513248039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>