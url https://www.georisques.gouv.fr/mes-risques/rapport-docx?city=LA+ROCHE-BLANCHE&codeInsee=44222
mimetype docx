--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990126903" name="Picture">
+                  <wp:docPr id="568340957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990126903" name="Picture"/>
+                          <pic:cNvPr id="568340957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526615385" name="Picture">
+                  <wp:docPr id="1002531000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526615385" name="Picture"/>
+                          <pic:cNvPr id="1002531000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082231212" name="Picture">
+                        <wp:docPr id="1239793057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082231212" name="Picture"/>
+                                <pic:cNvPr id="1239793057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384406392" name="Picture">
+                  <wp:docPr id="1513647719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384406392" name="Picture"/>
+                          <pic:cNvPr id="1513647719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507944984" name="Picture">
+                  <wp:docPr id="1925819580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507944984" name="Picture"/>
+                          <pic:cNvPr id="1925819580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696468617" name="Picture">
+                  <wp:docPr id="1990873107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696468617" name="Picture"/>
+                          <pic:cNvPr id="1990873107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929584652" name="Picture">
+                  <wp:docPr id="2069530002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929584652" name="Picture"/>
+                          <pic:cNvPr id="2069530002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175319475" name="Picture">
+                  <wp:docPr id="1656275159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175319475" name="Picture"/>
+                          <pic:cNvPr id="1656275159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559403292" name="Picture">
+                        <wp:docPr id="1964481633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559403292" name="Picture"/>
+                                <pic:cNvPr id="1964481633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384277466" name="Picture">
+                        <wp:docPr id="107625842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384277466" name="Picture"/>
+                                <pic:cNvPr id="107625842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528889487" name="Picture">
+                        <wp:docPr id="2069499804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528889487" name="Picture"/>
+                                <pic:cNvPr id="2069499804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147752969" name="Picture">
+                        <wp:docPr id="375351697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147752969" name="Picture"/>
+                                <pic:cNvPr id="375351697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646319660" name="Picture">
+                        <wp:docPr id="226777182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646319660" name="Picture"/>
+                                <pic:cNvPr id="226777182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697884810" name="Picture">
+                        <wp:docPr id="765517707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697884810" name="Picture"/>
+                                <pic:cNvPr id="765517707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337301944" name="Picture">
+                        <wp:docPr id="1946006242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337301944" name="Picture"/>
+                                <pic:cNvPr id="1946006242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409144838" name="Picture">
+                        <wp:docPr id="1994067188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409144838" name="Picture"/>
+                                <pic:cNvPr id="1994067188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462842421" name="Picture">
+                        <wp:docPr id="119607828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462842421" name="Picture"/>
+                                <pic:cNvPr id="119607828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226829171" name="Picture">
+                        <wp:docPr id="1288213010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226829171" name="Picture"/>
+                                <pic:cNvPr id="1288213010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610943918" name="Picture">
+                        <wp:docPr id="117942375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610943918" name="Picture"/>
+                                <pic:cNvPr id="117942375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="461472869" name="Picture">
+                        <wp:docPr id="19551031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="461472869" name="Picture"/>
+                                <pic:cNvPr id="19551031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452383556" name="Picture">
+                        <wp:docPr id="1247022770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452383556" name="Picture"/>
+                                <pic:cNvPr id="1247022770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579497720" name="Picture">
+                        <wp:docPr id="823815371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579497720" name="Picture"/>
+                                <pic:cNvPr id="823815371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461278756" name="Picture">
+                        <wp:docPr id="1646738145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461278756" name="Picture"/>
+                                <pic:cNvPr id="1646738145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282315684" name="Picture">
+                  <wp:docPr id="1367191132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282315684" name="Picture"/>
+                          <pic:cNvPr id="1367191132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122322973" name="Picture">
+                  <wp:docPr id="1320650891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122322973" name="Picture"/>
+                          <pic:cNvPr id="1320650891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934975688" name="Picture">
+                  <wp:docPr id="705385248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934975688" name="Picture"/>
+                          <pic:cNvPr id="705385248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605105269" name="Picture">
+                  <wp:docPr id="1773426846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605105269" name="Picture"/>
+                          <pic:cNvPr id="1773426846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002830134" name="Picture">
+                  <wp:docPr id="2105966014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002830134" name="Picture"/>
+                          <pic:cNvPr id="2105966014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260616208" name="Picture">
+                  <wp:docPr id="1196674054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260616208" name="Picture"/>
+                          <pic:cNvPr id="1196674054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143691874" name="Picture">
+                        <wp:docPr id="1402440726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143691874" name="Picture"/>
+                                <pic:cNvPr id="1402440726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927365106" name="Picture">
+                  <wp:docPr id="1558244679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927365106" name="Picture"/>
+                          <pic:cNvPr id="1558244679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621806137" name="Picture">
+                  <wp:docPr id="1921915643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621806137" name="Picture"/>
+                          <pic:cNvPr id="1921915643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799079885" name="Picture">
+                  <wp:docPr id="496426880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799079885" name="Picture"/>
+                          <pic:cNvPr id="496426880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140552048" name="Picture">
+                  <wp:docPr id="249398834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140552048" name="Picture"/>
+                          <pic:cNvPr id="249398834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806972281" name="Picture">
+                  <wp:docPr id="1227645926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806972281" name="Picture"/>
+                          <pic:cNvPr id="1227645926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884509543" name="Picture">
+                  <wp:docPr id="678130491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884509543" name="Picture"/>
+                          <pic:cNvPr id="678130491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078425931" name="Picture">
+                        <wp:docPr id="42049294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078425931" name="Picture"/>
+                                <pic:cNvPr id="42049294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146195371" name="Picture">
+                        <wp:docPr id="2133942381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146195371" name="Picture"/>
+                                <pic:cNvPr id="2133942381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77263932" name="Picture">
+                  <wp:docPr id="1900476778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77263932" name="Picture"/>
+                          <pic:cNvPr id="1900476778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395330805" name="Picture">
+                  <wp:docPr id="2009552480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395330805" name="Picture"/>
+                          <pic:cNvPr id="2009552480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237002451" name="Picture">
+                  <wp:docPr id="1664314535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237002451" name="Picture"/>
+                          <pic:cNvPr id="1664314535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882616065" name="Picture">
+                  <wp:docPr id="1496585136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882616065" name="Picture"/>
+                          <pic:cNvPr id="1496585136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164934744" name="Picture">
+                  <wp:docPr id="1935756817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164934744" name="Picture"/>
+                          <pic:cNvPr id="1935756817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796218504" name="Picture">
+                  <wp:docPr id="100445095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796218504" name="Picture"/>
+                          <pic:cNvPr id="100445095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396986179" name="Picture">
+                        <wp:docPr id="1257600366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396986179" name="Picture"/>
+                                <pic:cNvPr id="1257600366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318591018" name="Picture">
+                  <wp:docPr id="716463620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318591018" name="Picture"/>
+                          <pic:cNvPr id="716463620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798431804" name="Picture">
+                  <wp:docPr id="1964584345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798431804" name="Picture"/>
+                          <pic:cNvPr id="1964584345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802080874" name="Picture">
+                  <wp:docPr id="1022509921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802080874" name="Picture"/>
+                          <pic:cNvPr id="1022509921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944849779" name="Picture">
+                  <wp:docPr id="1921715522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944849779" name="Picture"/>
+                          <pic:cNvPr id="1921715522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327349703" name="Picture">
+                  <wp:docPr id="1023998974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327349703" name="Picture"/>
+                          <pic:cNvPr id="1023998974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363114661" name="Picture">
+                  <wp:docPr id="990044429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363114661" name="Picture"/>
+                          <pic:cNvPr id="990044429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429623143" name="Picture">
+                        <wp:docPr id="324306091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429623143" name="Picture"/>
+                                <pic:cNvPr id="324306091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207475766" name="Picture">
+                  <wp:docPr id="1452209179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207475766" name="Picture"/>
+                          <pic:cNvPr id="1452209179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804009907" name="Picture">
+                  <wp:docPr id="1640514493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804009907" name="Picture"/>
+                          <pic:cNvPr id="1640514493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837627437" name="Picture">
+                  <wp:docPr id="1312799484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837627437" name="Picture"/>
+                          <pic:cNvPr id="1312799484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140047319" name="Picture">
+                  <wp:docPr id="1335932610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140047319" name="Picture"/>
+                          <pic:cNvPr id="1335932610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555986916" name="Picture">
+                  <wp:docPr id="1196957251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555986916" name="Picture"/>
+                          <pic:cNvPr id="1196957251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660567739" name="Picture">
+                  <wp:docPr id="999057392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660567739" name="Picture"/>
+                          <pic:cNvPr id="999057392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350642691" name="Picture">
+                  <wp:docPr id="1562116721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350642691" name="Picture"/>
+                          <pic:cNvPr id="1562116721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911475416" name="Picture">
+                  <wp:docPr id="197113268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911475416" name="Picture"/>
+                          <pic:cNvPr id="197113268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400668904" name="Picture">
+                  <wp:docPr id="548529867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400668904" name="Picture"/>
+                          <pic:cNvPr id="548529867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>