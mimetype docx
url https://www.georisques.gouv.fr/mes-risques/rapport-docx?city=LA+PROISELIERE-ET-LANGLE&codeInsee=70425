--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395349348" name="Picture">
+                  <wp:docPr id="757506115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395349348" name="Picture"/>
+                          <pic:cNvPr id="757506115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126522085" name="Picture">
+                  <wp:docPr id="507510014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126522085" name="Picture"/>
+                          <pic:cNvPr id="507510014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183356055" name="Picture">
+                        <wp:docPr id="1531245828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183356055" name="Picture"/>
+                                <pic:cNvPr id="1531245828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153193603" name="Picture">
+                  <wp:docPr id="811649038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153193603" name="Picture"/>
+                          <pic:cNvPr id="811649038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872836834" name="Picture">
+                  <wp:docPr id="1263022257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872836834" name="Picture"/>
+                          <pic:cNvPr id="1263022257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044592733" name="Picture">
+                  <wp:docPr id="1052046924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044592733" name="Picture"/>
+                          <pic:cNvPr id="1052046924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349260168" name="Picture">
+                  <wp:docPr id="1782216706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349260168" name="Picture"/>
+                          <pic:cNvPr id="1782216706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291500935" name="Picture">
+                  <wp:docPr id="862466709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291500935" name="Picture"/>
+                          <pic:cNvPr id="862466709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101647625" name="Picture">
+                        <wp:docPr id="1272976909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101647625" name="Picture"/>
+                                <pic:cNvPr id="1272976909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82822914" name="Picture">
+                        <wp:docPr id="1159867533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82822914" name="Picture"/>
+                                <pic:cNvPr id="1159867533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194158270" name="Picture">
+                        <wp:docPr id="556971873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194158270" name="Picture"/>
+                                <pic:cNvPr id="556971873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558278468" name="Picture">
+                        <wp:docPr id="1252415857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558278468" name="Picture"/>
+                                <pic:cNvPr id="1252415857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243935805" name="Picture">
+                        <wp:docPr id="1373676491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243935805" name="Picture"/>
+                                <pic:cNvPr id="1373676491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956619540" name="Picture">
+                        <wp:docPr id="1051351912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956619540" name="Picture"/>
+                                <pic:cNvPr id="1051351912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142562496" name="Picture">
+                        <wp:docPr id="64697474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142562496" name="Picture"/>
+                                <pic:cNvPr id="64697474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932201755" name="Picture">
+                        <wp:docPr id="429084427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932201755" name="Picture"/>
+                                <pic:cNvPr id="429084427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78268540" name="Picture">
+                        <wp:docPr id="207583926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78268540" name="Picture"/>
+                                <pic:cNvPr id="207583926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778394304" name="Picture">
+                        <wp:docPr id="803206424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778394304" name="Picture"/>
+                                <pic:cNvPr id="803206424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826276219" name="Picture">
+                        <wp:docPr id="1615314874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826276219" name="Picture"/>
+                                <pic:cNvPr id="1615314874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131004088" name="Picture">
+                        <wp:docPr id="1876380370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131004088" name="Picture"/>
+                                <pic:cNvPr id="1876380370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289224758" name="Picture">
+                  <wp:docPr id="2044657232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289224758" name="Picture"/>
+                          <pic:cNvPr id="2044657232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188349271" name="Picture">
+                  <wp:docPr id="1404234032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188349271" name="Picture"/>
+                          <pic:cNvPr id="1404234032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950789787" name="Picture">
+                  <wp:docPr id="1626005513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950789787" name="Picture"/>
+                          <pic:cNvPr id="1626005513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989934114" name="Picture">
+                  <wp:docPr id="1116192474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989934114" name="Picture"/>
+                          <pic:cNvPr id="1116192474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579434384" name="Picture">
+                  <wp:docPr id="1481095654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579434384" name="Picture"/>
+                          <pic:cNvPr id="1481095654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045765583" name="Picture">
+                  <wp:docPr id="2015189763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045765583" name="Picture"/>
+                          <pic:cNvPr id="2015189763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751559024" name="Picture">
+                        <wp:docPr id="1334815255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751559024" name="Picture"/>
+                                <pic:cNvPr id="1334815255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417976871" name="Picture">
+                  <wp:docPr id="1639543172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417976871" name="Picture"/>
+                          <pic:cNvPr id="1639543172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317707949" name="Picture">
+                  <wp:docPr id="1650869121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317707949" name="Picture"/>
+                          <pic:cNvPr id="1650869121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326437035" name="Picture">
+                  <wp:docPr id="1342931656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326437035" name="Picture"/>
+                          <pic:cNvPr id="1342931656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047705330" name="Picture">
+                  <wp:docPr id="635513192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047705330" name="Picture"/>
+                          <pic:cNvPr id="635513192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871351581" name="Picture">
+                  <wp:docPr id="369606187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871351581" name="Picture"/>
+                          <pic:cNvPr id="369606187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230916777" name="Picture">
+                  <wp:docPr id="1742836742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230916777" name="Picture"/>
+                          <pic:cNvPr id="1742836742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726792304" name="Picture">
+                        <wp:docPr id="1462943379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726792304" name="Picture"/>
+                                <pic:cNvPr id="1462943379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056590939" name="Picture">
+                        <wp:docPr id="714806378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056590939" name="Picture"/>
+                                <pic:cNvPr id="714806378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048966838" name="Picture">
+                  <wp:docPr id="1746919820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048966838" name="Picture"/>
+                          <pic:cNvPr id="1746919820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065447279" name="Picture">
+                  <wp:docPr id="335619278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065447279" name="Picture"/>
+                          <pic:cNvPr id="335619278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078712516" name="Picture">
+                  <wp:docPr id="99931598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078712516" name="Picture"/>
+                          <pic:cNvPr id="99931598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162780830" name="Picture">
+                  <wp:docPr id="1544490042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162780830" name="Picture"/>
+                          <pic:cNvPr id="1544490042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148192377" name="Picture">
+                  <wp:docPr id="28990732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148192377" name="Picture"/>
+                          <pic:cNvPr id="28990732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28143375" name="Picture">
+                  <wp:docPr id="740495321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28143375" name="Picture"/>
+                          <pic:cNvPr id="740495321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633107179" name="Picture">
+                        <wp:docPr id="2088933888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633107179" name="Picture"/>
+                                <pic:cNvPr id="2088933888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325638724" name="Picture">
+                  <wp:docPr id="1214975886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325638724" name="Picture"/>
+                          <pic:cNvPr id="1214975886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975306502" name="Picture">
+                  <wp:docPr id="604932858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975306502" name="Picture"/>
+                          <pic:cNvPr id="604932858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272685028" name="Picture">
+                  <wp:docPr id="171211098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272685028" name="Picture"/>
+                          <pic:cNvPr id="171211098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535775013" name="Picture">
+                  <wp:docPr id="483004696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535775013" name="Picture"/>
+                          <pic:cNvPr id="483004696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911856279" name="Picture">
+                  <wp:docPr id="856116150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911856279" name="Picture"/>
+                          <pic:cNvPr id="856116150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782406514" name="Picture">
+                  <wp:docPr id="239809582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782406514" name="Picture"/>
+                          <pic:cNvPr id="239809582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369206302" name="Picture">
+                        <wp:docPr id="107783846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369206302" name="Picture"/>
+                                <pic:cNvPr id="107783846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738368687" name="Picture">
+                  <wp:docPr id="1364264961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738368687" name="Picture"/>
+                          <pic:cNvPr id="1364264961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131441565" name="Picture">
+                  <wp:docPr id="305134421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131441565" name="Picture"/>
+                          <pic:cNvPr id="305134421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052423893" name="Picture">
+                  <wp:docPr id="571746603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052423893" name="Picture"/>
+                          <pic:cNvPr id="571746603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>