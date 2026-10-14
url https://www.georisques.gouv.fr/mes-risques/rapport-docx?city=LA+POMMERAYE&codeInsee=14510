--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917703359" name="Picture">
+                  <wp:docPr id="2013670888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917703359" name="Picture"/>
+                          <pic:cNvPr id="2013670888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914189255" name="Picture">
+                  <wp:docPr id="691847829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914189255" name="Picture"/>
+                          <pic:cNvPr id="691847829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004293885" name="Picture">
+                        <wp:docPr id="1669192122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004293885" name="Picture"/>
+                                <pic:cNvPr id="1669192122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628893326" name="Picture">
+                  <wp:docPr id="467328626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628893326" name="Picture"/>
+                          <pic:cNvPr id="467328626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919920975" name="Picture">
+                  <wp:docPr id="246237004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919920975" name="Picture"/>
+                          <pic:cNvPr id="246237004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128539676" name="Picture">
+                  <wp:docPr id="1691026772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128539676" name="Picture"/>
+                          <pic:cNvPr id="1691026772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108261126" name="Picture">
+                  <wp:docPr id="2123330578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108261126" name="Picture"/>
+                          <pic:cNvPr id="2123330578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357295630" name="Picture">
+                  <wp:docPr id="1706368016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357295630" name="Picture"/>
+                          <pic:cNvPr id="1706368016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919913847" name="Picture">
+                        <wp:docPr id="1997303376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919913847" name="Picture"/>
+                                <pic:cNvPr id="1997303376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960232902" name="Picture">
+                        <wp:docPr id="1952910011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960232902" name="Picture"/>
+                                <pic:cNvPr id="1952910011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222968923" name="Picture">
+                        <wp:docPr id="138417211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222968923" name="Picture"/>
+                                <pic:cNvPr id="138417211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857870546" name="Picture">
+                        <wp:docPr id="1851739663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857870546" name="Picture"/>
+                                <pic:cNvPr id="1851739663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117726843" name="Picture">
+                        <wp:docPr id="1104825976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117726843" name="Picture"/>
+                                <pic:cNvPr id="1104825976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434889103" name="Picture">
+                        <wp:docPr id="1604413972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434889103" name="Picture"/>
+                                <pic:cNvPr id="1604413972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639873990" name="Picture">
+                        <wp:docPr id="144074740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639873990" name="Picture"/>
+                                <pic:cNvPr id="144074740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089116094" name="Picture">
+                        <wp:docPr id="795268405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089116094" name="Picture"/>
+                                <pic:cNvPr id="795268405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968059737" name="Picture">
+                        <wp:docPr id="1753636409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968059737" name="Picture"/>
+                                <pic:cNvPr id="1753636409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448381280" name="Picture">
+                        <wp:docPr id="1363496929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448381280" name="Picture"/>
+                                <pic:cNvPr id="1363496929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499209806" name="Picture">
+                        <wp:docPr id="694227598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499209806" name="Picture"/>
+                                <pic:cNvPr id="694227598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144568812" name="Picture">
+                        <wp:docPr id="1292720698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144568812" name="Picture"/>
+                                <pic:cNvPr id="1292720698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903083995" name="Picture">
+                        <wp:docPr id="202478480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903083995" name="Picture"/>
+                                <pic:cNvPr id="202478480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748218754" name="Picture">
+                        <wp:docPr id="2007613491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748218754" name="Picture"/>
+                                <pic:cNvPr id="2007613491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467955108" name="Picture">
+                        <wp:docPr id="293683126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467955108" name="Picture"/>
+                                <pic:cNvPr id="293683126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100445255" name="Picture">
+                  <wp:docPr id="1306657685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100445255" name="Picture"/>
+                          <pic:cNvPr id="1306657685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629783985" name="Picture">
+                  <wp:docPr id="1794881469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629783985" name="Picture"/>
+                          <pic:cNvPr id="1794881469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332500254" name="Picture">
+                  <wp:docPr id="1643113929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332500254" name="Picture"/>
+                          <pic:cNvPr id="1643113929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021244683" name="Picture">
+                  <wp:docPr id="1998556073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021244683" name="Picture"/>
+                          <pic:cNvPr id="1998556073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343809579" name="Picture">
+                  <wp:docPr id="912387027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343809579" name="Picture"/>
+                          <pic:cNvPr id="912387027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762378552" name="Picture">
+                  <wp:docPr id="997684301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762378552" name="Picture"/>
+                          <pic:cNvPr id="997684301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781663885" name="Picture">
+                        <wp:docPr id="2084372116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781663885" name="Picture"/>
+                                <pic:cNvPr id="2084372116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833171731" name="Picture">
+                  <wp:docPr id="1378086891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833171731" name="Picture"/>
+                          <pic:cNvPr id="1378086891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633128548" name="Picture">
+                  <wp:docPr id="1616589486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633128548" name="Picture"/>
+                          <pic:cNvPr id="1616589486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843642632" name="Picture">
+                  <wp:docPr id="2072557679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843642632" name="Picture"/>
+                          <pic:cNvPr id="2072557679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176277671" name="Picture">
+                  <wp:docPr id="1573590366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176277671" name="Picture"/>
+                          <pic:cNvPr id="1573590366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871468875" name="Picture">
+                  <wp:docPr id="2027330379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871468875" name="Picture"/>
+                          <pic:cNvPr id="2027330379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865758236" name="Picture">
+                  <wp:docPr id="1487513453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865758236" name="Picture"/>
+                          <pic:cNvPr id="1487513453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988178587" name="Picture">
+                        <wp:docPr id="1026808726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988178587" name="Picture"/>
+                                <pic:cNvPr id="1026808726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539709867" name="Picture">
+                        <wp:docPr id="1909488565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539709867" name="Picture"/>
+                                <pic:cNvPr id="1909488565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606531807" name="Picture">
+                  <wp:docPr id="1377624434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606531807" name="Picture"/>
+                          <pic:cNvPr id="1377624434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227937295" name="Picture">
+                  <wp:docPr id="1298267128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227937295" name="Picture"/>
+                          <pic:cNvPr id="1298267128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929264466" name="Picture">
+                  <wp:docPr id="1052167268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929264466" name="Picture"/>
+                          <pic:cNvPr id="1052167268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174356253" name="Picture">
+                  <wp:docPr id="925436498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174356253" name="Picture"/>
+                          <pic:cNvPr id="925436498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356137596" name="Picture">
+                  <wp:docPr id="1962540021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356137596" name="Picture"/>
+                          <pic:cNvPr id="1962540021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146054407" name="Picture">
+                  <wp:docPr id="953897357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146054407" name="Picture"/>
+                          <pic:cNvPr id="953897357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652466401" name="Picture">
+                        <wp:docPr id="1209863375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652466401" name="Picture"/>
+                                <pic:cNvPr id="1209863375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309562636" name="Picture">
+                  <wp:docPr id="715680632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309562636" name="Picture"/>
+                          <pic:cNvPr id="715680632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793377938" name="Picture">
+                  <wp:docPr id="407175870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793377938" name="Picture"/>
+                          <pic:cNvPr id="407175870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268455763" name="Picture">
+                  <wp:docPr id="323783895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268455763" name="Picture"/>
+                          <pic:cNvPr id="323783895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385737193" name="Picture">
+                  <wp:docPr id="304140317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385737193" name="Picture"/>
+                          <pic:cNvPr id="304140317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514670322" name="Picture">
+                  <wp:docPr id="960229092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514670322" name="Picture"/>
+                          <pic:cNvPr id="960229092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363039780" name="Picture">
+                  <wp:docPr id="1728713750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363039780" name="Picture"/>
+                          <pic:cNvPr id="1728713750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233448931" name="Picture">
+                        <wp:docPr id="1667866461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233448931" name="Picture"/>
+                                <pic:cNvPr id="1667866461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37401,57 +37401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143483731" name="Picture">
+                  <wp:docPr id="877534950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143483731" name="Picture"/>
+                          <pic:cNvPr id="877534950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37490,57 +37490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593166453" name="Picture">
+                  <wp:docPr id="460516421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593166453" name="Picture"/>
+                          <pic:cNvPr id="460516421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38143,57 +38143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005393839" name="Picture">
+                  <wp:docPr id="1805314612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005393839" name="Picture"/>
+                          <pic:cNvPr id="1805314612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39168,57 +39168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303206874" name="Picture">
+                  <wp:docPr id="1005088568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303206874" name="Picture"/>
+                          <pic:cNvPr id="1005088568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39280,57 +39280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137315641" name="Picture">
+                  <wp:docPr id="1587578156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137315641" name="Picture"/>
+                          <pic:cNvPr id="1587578156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40869,51 +40869,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41304,57 +41304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246771483" name="Picture">
+                  <wp:docPr id="1627231352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246771483" name="Picture"/>
+                          <pic:cNvPr id="1627231352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49854707" name="Picture">
+                        <wp:docPr id="66176352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49854707" name="Picture"/>
+                                <pic:cNvPr id="66176352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44277,57 +44277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850941353" name="Picture">
+                  <wp:docPr id="943116720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850941353" name="Picture"/>
+                          <pic:cNvPr id="943116720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44357,57 +44357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459389299" name="Picture">
+                  <wp:docPr id="617890917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459389299" name="Picture"/>
+                          <pic:cNvPr id="617890917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44863,57 +44863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271198455" name="Picture">
+                  <wp:docPr id="1901808631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271198455" name="Picture"/>
+                          <pic:cNvPr id="1901808631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46413,51 +46413,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMSN (EX. KRISSAUTO)</w:t>
+              <w:t xml:space="preserve">RMSN (ex. KRISSAUTO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -46981,57 +46981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140859167" name="Picture">
+                  <wp:docPr id="572029032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140859167" name="Picture"/>
+                          <pic:cNvPr id="572029032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47061,57 +47061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921411950" name="Picture">
+                  <wp:docPr id="1995216072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921411950" name="Picture"/>
+                          <pic:cNvPr id="1995216072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47549,57 +47549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801367496" name="Picture">
+                  <wp:docPr id="1058951910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801367496" name="Picture"/>
+                          <pic:cNvPr id="1058951910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48400,51 +48400,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -48770,51 +48770,216 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP0012323" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP0012323</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RMSN (ex. KRISSAUTO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En activité</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récupération, dépôts de ferrailles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -49302,50 +49467,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>