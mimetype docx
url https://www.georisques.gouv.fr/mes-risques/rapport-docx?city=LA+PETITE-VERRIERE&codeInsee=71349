--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135022911" name="Picture">
+                  <wp:docPr id="144515666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135022911" name="Picture"/>
+                          <pic:cNvPr id="144515666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233769180" name="Picture">
+                  <wp:docPr id="711557849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233769180" name="Picture"/>
+                          <pic:cNvPr id="711557849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384362955" name="Picture">
+                        <wp:docPr id="981305644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384362955" name="Picture"/>
+                                <pic:cNvPr id="981305644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221636185" name="Picture">
+                  <wp:docPr id="256389781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221636185" name="Picture"/>
+                          <pic:cNvPr id="256389781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945422748" name="Picture">
+                  <wp:docPr id="1723223788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945422748" name="Picture"/>
+                          <pic:cNvPr id="1723223788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800743919" name="Picture">
+                  <wp:docPr id="201668139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800743919" name="Picture"/>
+                          <pic:cNvPr id="201668139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998070496" name="Picture">
+                  <wp:docPr id="1558293941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998070496" name="Picture"/>
+                          <pic:cNvPr id="1558293941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741826763" name="Picture">
+                  <wp:docPr id="2117473148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741826763" name="Picture"/>
+                          <pic:cNvPr id="2117473148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039465360" name="Picture">
+                        <wp:docPr id="1732659290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039465360" name="Picture"/>
+                                <pic:cNvPr id="1732659290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982187315" name="Picture">
+                        <wp:docPr id="1445615281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982187315" name="Picture"/>
+                                <pic:cNvPr id="1445615281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619687986" name="Picture">
+                        <wp:docPr id="1155113314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619687986" name="Picture"/>
+                                <pic:cNvPr id="1155113314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211098047" name="Picture">
+                        <wp:docPr id="1250030586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211098047" name="Picture"/>
+                                <pic:cNvPr id="1250030586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456518765" name="Picture">
+                        <wp:docPr id="34496699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456518765" name="Picture"/>
+                                <pic:cNvPr id="34496699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456608030" name="Picture">
+                        <wp:docPr id="510186760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456608030" name="Picture"/>
+                                <pic:cNvPr id="510186760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387794081" name="Picture">
+                        <wp:docPr id="1249374438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387794081" name="Picture"/>
+                                <pic:cNvPr id="1249374438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147443863" name="Picture">
+                        <wp:docPr id="1886950141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147443863" name="Picture"/>
+                                <pic:cNvPr id="1886950141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2266574" name="Picture">
+                        <wp:docPr id="2123904109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2266574" name="Picture"/>
+                                <pic:cNvPr id="2123904109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508155806" name="Picture">
+                        <wp:docPr id="756153427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508155806" name="Picture"/>
+                                <pic:cNvPr id="756153427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284981211" name="Picture">
+                        <wp:docPr id="1650597298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284981211" name="Picture"/>
+                                <pic:cNvPr id="1650597298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243809273" name="Picture">
+                        <wp:docPr id="966752929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243809273" name="Picture"/>
+                                <pic:cNvPr id="966752929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336818060" name="Picture">
+                        <wp:docPr id="507524811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336818060" name="Picture"/>
+                                <pic:cNvPr id="507524811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939686684" name="Picture">
+                        <wp:docPr id="1251264169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939686684" name="Picture"/>
+                                <pic:cNvPr id="1251264169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481875339" name="Picture">
+                        <wp:docPr id="826769777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481875339" name="Picture"/>
+                                <pic:cNvPr id="826769777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425017201" name="Picture">
+                  <wp:docPr id="1144334535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425017201" name="Picture"/>
+                          <pic:cNvPr id="1144334535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208762646" name="Picture">
+                  <wp:docPr id="1859413890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208762646" name="Picture"/>
+                          <pic:cNvPr id="1859413890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864819616" name="Picture">
+                  <wp:docPr id="221205988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864819616" name="Picture"/>
+                          <pic:cNvPr id="221205988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064355299" name="Picture">
+                  <wp:docPr id="2069444252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064355299" name="Picture"/>
+                          <pic:cNvPr id="2069444252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184938569" name="Picture">
+                  <wp:docPr id="1769269656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184938569" name="Picture"/>
+                          <pic:cNvPr id="1769269656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034856114" name="Picture">
+                  <wp:docPr id="603915279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034856114" name="Picture"/>
+                          <pic:cNvPr id="603915279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339925467" name="Picture">
+                        <wp:docPr id="311463198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339925467" name="Picture"/>
+                                <pic:cNvPr id="311463198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443132931" name="Picture">
+                  <wp:docPr id="1815481872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443132931" name="Picture"/>
+                          <pic:cNvPr id="1815481872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123218187" name="Picture">
+                  <wp:docPr id="631636647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123218187" name="Picture"/>
+                          <pic:cNvPr id="631636647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632918336" name="Picture">
+                  <wp:docPr id="868782960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632918336" name="Picture"/>
+                          <pic:cNvPr id="868782960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650192876" name="Picture">
+                  <wp:docPr id="1767159155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650192876" name="Picture"/>
+                          <pic:cNvPr id="1767159155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780758754" name="Picture">
+                  <wp:docPr id="430773341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780758754" name="Picture"/>
+                          <pic:cNvPr id="430773341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335419365" name="Picture">
+                  <wp:docPr id="187219807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335419365" name="Picture"/>
+                          <pic:cNvPr id="187219807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032173552" name="Picture">
+                        <wp:docPr id="1853664493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032173552" name="Picture"/>
+                                <pic:cNvPr id="1853664493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444788750" name="Picture">
+                  <wp:docPr id="543175738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444788750" name="Picture"/>
+                          <pic:cNvPr id="543175738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624577413" name="Picture">
+                  <wp:docPr id="1811176427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624577413" name="Picture"/>
+                          <pic:cNvPr id="1811176427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465176941" name="Picture">
+                  <wp:docPr id="827458264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465176941" name="Picture"/>
+                          <pic:cNvPr id="827458264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61218865" name="Picture">
+                  <wp:docPr id="1603620671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61218865" name="Picture"/>
+                          <pic:cNvPr id="1603620671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832099791" name="Picture">
+                  <wp:docPr id="1585167583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832099791" name="Picture"/>
+                          <pic:cNvPr id="1585167583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101399612" name="Picture">
+                  <wp:docPr id="1863837723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101399612" name="Picture"/>
+                          <pic:cNvPr id="1863837723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771255974" name="Picture">
+                        <wp:docPr id="727968720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771255974" name="Picture"/>
+                                <pic:cNvPr id="727968720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455594005" name="Picture">
+                  <wp:docPr id="2078579095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455594005" name="Picture"/>
+                          <pic:cNvPr id="2078579095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031328884" name="Picture">
+                  <wp:docPr id="1588318373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031328884" name="Picture"/>
+                          <pic:cNvPr id="1588318373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733400005" name="Picture">
+                  <wp:docPr id="302940436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733400005" name="Picture"/>
+                          <pic:cNvPr id="302940436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201517232" name="Picture">
+                  <wp:docPr id="126760793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201517232" name="Picture"/>
+                          <pic:cNvPr id="126760793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400726465" name="Picture">
+                  <wp:docPr id="528675525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400726465" name="Picture"/>
+                          <pic:cNvPr id="528675525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126146455" name="Picture">
+                  <wp:docPr id="543982311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126146455" name="Picture"/>
+                          <pic:cNvPr id="543982311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184614701" name="Picture">
+                        <wp:docPr id="987557303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184614701" name="Picture"/>
+                                <pic:cNvPr id="987557303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36397,57 +36397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800463546" name="Picture">
+                  <wp:docPr id="2128821169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800463546" name="Picture"/>
+                          <pic:cNvPr id="2128821169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36486,57 +36486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954101129" name="Picture">
+                  <wp:docPr id="1417573240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954101129" name="Picture"/>
+                          <pic:cNvPr id="1417573240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37130,57 +37130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379263682" name="Picture">
+                  <wp:docPr id="1938526358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379263682" name="Picture"/>
+                          <pic:cNvPr id="1938526358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,93 +38114,50 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -38240,57 +38197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365931401" name="Picture">
+                  <wp:docPr id="1096585038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365931401" name="Picture"/>
+                          <pic:cNvPr id="1096585038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39684,57 +39641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588571592" name="Picture">
+                  <wp:docPr id="1635149731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588571592" name="Picture"/>
+                          <pic:cNvPr id="1635149731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="408" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40828,57 +40785,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828397251" name="Picture">
+                        <wp:docPr id="473375322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828397251" name="Picture"/>
+                                <pic:cNvPr id="473375322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42134,57 +42091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101058232" name="Picture">
+                  <wp:docPr id="1966737314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101058232" name="Picture"/>
+                          <pic:cNvPr id="1966737314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42205,57 +42162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906624281" name="Picture">
+                  <wp:docPr id="2142677056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906624281" name="Picture"/>
+                          <pic:cNvPr id="2142677056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42619,57 +42576,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868269673" name="Picture">
+                  <wp:docPr id="1096578290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868269673" name="Picture"/>
+                          <pic:cNvPr id="1096578290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43420,51 +43377,50 @@
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
  <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
- <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 