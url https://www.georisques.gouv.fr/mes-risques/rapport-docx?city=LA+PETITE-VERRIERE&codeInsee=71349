--- v1 (2026-10-16)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144515666" name="Picture">
+                  <wp:docPr id="1624886004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144515666" name="Picture"/>
+                          <pic:cNvPr id="1624886004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711557849" name="Picture">
+                  <wp:docPr id="438934918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711557849" name="Picture"/>
+                          <pic:cNvPr id="438934918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981305644" name="Picture">
+                        <wp:docPr id="47304792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981305644" name="Picture"/>
+                                <pic:cNvPr id="47304792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256389781" name="Picture">
+                  <wp:docPr id="1782305982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256389781" name="Picture"/>
+                          <pic:cNvPr id="1782305982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723223788" name="Picture">
+                  <wp:docPr id="432589478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723223788" name="Picture"/>
+                          <pic:cNvPr id="432589478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201668139" name="Picture">
+                  <wp:docPr id="1997535431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201668139" name="Picture"/>
+                          <pic:cNvPr id="1997535431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558293941" name="Picture">
+                  <wp:docPr id="1313220900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558293941" name="Picture"/>
+                          <pic:cNvPr id="1313220900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117473148" name="Picture">
+                  <wp:docPr id="116903892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117473148" name="Picture"/>
+                          <pic:cNvPr id="116903892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732659290" name="Picture">
+                        <wp:docPr id="1589708293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732659290" name="Picture"/>
+                                <pic:cNvPr id="1589708293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445615281" name="Picture">
+                        <wp:docPr id="63374354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445615281" name="Picture"/>
+                                <pic:cNvPr id="63374354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155113314" name="Picture">
+                        <wp:docPr id="820345271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155113314" name="Picture"/>
+                                <pic:cNvPr id="820345271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250030586" name="Picture">
+                        <wp:docPr id="1674076842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250030586" name="Picture"/>
+                                <pic:cNvPr id="1674076842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34496699" name="Picture">
+                        <wp:docPr id="1615684083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34496699" name="Picture"/>
+                                <pic:cNvPr id="1615684083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510186760" name="Picture">
+                        <wp:docPr id="1580139691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510186760" name="Picture"/>
+                                <pic:cNvPr id="1580139691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249374438" name="Picture">
+                        <wp:docPr id="1656444789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249374438" name="Picture"/>
+                                <pic:cNvPr id="1656444789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886950141" name="Picture">
+                        <wp:docPr id="1028913094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886950141" name="Picture"/>
+                                <pic:cNvPr id="1028913094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123904109" name="Picture">
+                        <wp:docPr id="1339008861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123904109" name="Picture"/>
+                                <pic:cNvPr id="1339008861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756153427" name="Picture">
+                        <wp:docPr id="1068619893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756153427" name="Picture"/>
+                                <pic:cNvPr id="1068619893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650597298" name="Picture">
+                        <wp:docPr id="488438847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650597298" name="Picture"/>
+                                <pic:cNvPr id="488438847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966752929" name="Picture">
+                        <wp:docPr id="627004354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966752929" name="Picture"/>
+                                <pic:cNvPr id="627004354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507524811" name="Picture">
+                        <wp:docPr id="1144020307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507524811" name="Picture"/>
+                                <pic:cNvPr id="1144020307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251264169" name="Picture">
+                        <wp:docPr id="1224178544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251264169" name="Picture"/>
+                                <pic:cNvPr id="1224178544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826769777" name="Picture">
+                        <wp:docPr id="285030273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826769777" name="Picture"/>
+                                <pic:cNvPr id="285030273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144334535" name="Picture">
+                  <wp:docPr id="852496234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144334535" name="Picture"/>
+                          <pic:cNvPr id="852496234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859413890" name="Picture">
+                  <wp:docPr id="1201514621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859413890" name="Picture"/>
+                          <pic:cNvPr id="1201514621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221205988" name="Picture">
+                  <wp:docPr id="1301577430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221205988" name="Picture"/>
+                          <pic:cNvPr id="1301577430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069444252" name="Picture">
+                  <wp:docPr id="1917177932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069444252" name="Picture"/>
+                          <pic:cNvPr id="1917177932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769269656" name="Picture">
+                  <wp:docPr id="356241101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769269656" name="Picture"/>
+                          <pic:cNvPr id="356241101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603915279" name="Picture">
+                  <wp:docPr id="1856321771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603915279" name="Picture"/>
+                          <pic:cNvPr id="1856321771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311463198" name="Picture">
+                        <wp:docPr id="559926841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311463198" name="Picture"/>
+                                <pic:cNvPr id="559926841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815481872" name="Picture">
+                  <wp:docPr id="1311246384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815481872" name="Picture"/>
+                          <pic:cNvPr id="1311246384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631636647" name="Picture">
+                  <wp:docPr id="74984175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631636647" name="Picture"/>
+                          <pic:cNvPr id="74984175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868782960" name="Picture">
+                  <wp:docPr id="1527321183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868782960" name="Picture"/>
+                          <pic:cNvPr id="1527321183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767159155" name="Picture">
+                  <wp:docPr id="766961424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767159155" name="Picture"/>
+                          <pic:cNvPr id="766961424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430773341" name="Picture">
+                  <wp:docPr id="1356760100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430773341" name="Picture"/>
+                          <pic:cNvPr id="1356760100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187219807" name="Picture">
+                  <wp:docPr id="500730492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187219807" name="Picture"/>
+                          <pic:cNvPr id="500730492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853664493" name="Picture">
+                        <wp:docPr id="429007986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853664493" name="Picture"/>
+                                <pic:cNvPr id="429007986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543175738" name="Picture">
+                  <wp:docPr id="1086375510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543175738" name="Picture"/>
+                          <pic:cNvPr id="1086375510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811176427" name="Picture">
+                  <wp:docPr id="1309316216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811176427" name="Picture"/>
+                          <pic:cNvPr id="1309316216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827458264" name="Picture">
+                  <wp:docPr id="1966337921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827458264" name="Picture"/>
+                          <pic:cNvPr id="1966337921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603620671" name="Picture">
+                  <wp:docPr id="1638883604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603620671" name="Picture"/>
+                          <pic:cNvPr id="1638883604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585167583" name="Picture">
+                  <wp:docPr id="1847725392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585167583" name="Picture"/>
+                          <pic:cNvPr id="1847725392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863837723" name="Picture">
+                  <wp:docPr id="1914081803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863837723" name="Picture"/>
+                          <pic:cNvPr id="1914081803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727968720" name="Picture">
+                        <wp:docPr id="369793560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727968720" name="Picture"/>
+                                <pic:cNvPr id="369793560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078579095" name="Picture">
+                  <wp:docPr id="1347081240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078579095" name="Picture"/>
+                          <pic:cNvPr id="1347081240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588318373" name="Picture">
+                  <wp:docPr id="1588124540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588318373" name="Picture"/>
+                          <pic:cNvPr id="1588124540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302940436" name="Picture">
+                  <wp:docPr id="1239709941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302940436" name="Picture"/>
+                          <pic:cNvPr id="1239709941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126760793" name="Picture">
+                  <wp:docPr id="330231875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126760793" name="Picture"/>
+                          <pic:cNvPr id="330231875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528675525" name="Picture">
+                  <wp:docPr id="992229082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528675525" name="Picture"/>
+                          <pic:cNvPr id="992229082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543982311" name="Picture">
+                  <wp:docPr id="1941126852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543982311" name="Picture"/>
+                          <pic:cNvPr id="1941126852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987557303" name="Picture">
+                        <wp:docPr id="1474583135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987557303" name="Picture"/>
+                                <pic:cNvPr id="1474583135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36397,57 +36397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128821169" name="Picture">
+                  <wp:docPr id="1036721017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128821169" name="Picture"/>
+                          <pic:cNvPr id="1036721017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36486,57 +36486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417573240" name="Picture">
+                  <wp:docPr id="241645418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417573240" name="Picture"/>
+                          <pic:cNvPr id="241645418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37130,57 +37130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938526358" name="Picture">
+                  <wp:docPr id="1640509087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938526358" name="Picture"/>
+                          <pic:cNvPr id="1640509087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38197,57 +38197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096585038" name="Picture">
+                  <wp:docPr id="1720299721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096585038" name="Picture"/>
+                          <pic:cNvPr id="1720299721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39641,57 +39641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635149731" name="Picture">
+                  <wp:docPr id="1171332210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635149731" name="Picture"/>
+                          <pic:cNvPr id="1171332210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="408" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40785,57 +40785,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473375322" name="Picture">
+                        <wp:docPr id="416137270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473375322" name="Picture"/>
+                                <pic:cNvPr id="416137270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42091,57 +42091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966737314" name="Picture">
+                  <wp:docPr id="1508283117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966737314" name="Picture"/>
+                          <pic:cNvPr id="1508283117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42162,57 +42162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142677056" name="Picture">
+                  <wp:docPr id="1505740253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142677056" name="Picture"/>
+                          <pic:cNvPr id="1505740253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42576,57 +42576,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096578290" name="Picture">
+                  <wp:docPr id="526932752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096578290" name="Picture"/>
+                          <pic:cNvPr id="526932752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>