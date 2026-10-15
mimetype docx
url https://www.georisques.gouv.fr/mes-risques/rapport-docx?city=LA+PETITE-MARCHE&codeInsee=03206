--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141404584" name="Picture">
+                  <wp:docPr id="703967811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141404584" name="Picture"/>
+                          <pic:cNvPr id="703967811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023379265" name="Picture">
+                  <wp:docPr id="1845096861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023379265" name="Picture"/>
+                          <pic:cNvPr id="1845096861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289352893" name="Picture">
+                        <wp:docPr id="1279395982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289352893" name="Picture"/>
+                                <pic:cNvPr id="1279395982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041476913" name="Picture">
+                  <wp:docPr id="564544878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041476913" name="Picture"/>
+                          <pic:cNvPr id="564544878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019803428" name="Picture">
+                  <wp:docPr id="1164466960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019803428" name="Picture"/>
+                          <pic:cNvPr id="1164466960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219407517" name="Picture">
+                  <wp:docPr id="679587816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219407517" name="Picture"/>
+                          <pic:cNvPr id="679587816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394038718" name="Picture">
+                  <wp:docPr id="1593003922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394038718" name="Picture"/>
+                          <pic:cNvPr id="1593003922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162189091" name="Picture">
+                  <wp:docPr id="798488813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162189091" name="Picture"/>
+                          <pic:cNvPr id="798488813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096084095" name="Picture">
+                        <wp:docPr id="755157707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096084095" name="Picture"/>
+                                <pic:cNvPr id="755157707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130392210" name="Picture">
+                        <wp:docPr id="197286092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130392210" name="Picture"/>
+                                <pic:cNvPr id="197286092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132810610" name="Picture">
+                        <wp:docPr id="246496921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132810610" name="Picture"/>
+                                <pic:cNvPr id="246496921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382893389" name="Picture">
+                        <wp:docPr id="1063321553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382893389" name="Picture"/>
+                                <pic:cNvPr id="1063321553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452159264" name="Picture">
+                        <wp:docPr id="297413514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452159264" name="Picture"/>
+                                <pic:cNvPr id="297413514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133676761" name="Picture">
+                        <wp:docPr id="1777448312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133676761" name="Picture"/>
+                                <pic:cNvPr id="1777448312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830925422" name="Picture">
+                        <wp:docPr id="370130193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830925422" name="Picture"/>
+                                <pic:cNvPr id="370130193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439762633" name="Picture">
+                        <wp:docPr id="633110832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439762633" name="Picture"/>
+                                <pic:cNvPr id="633110832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016877775" name="Picture">
+                        <wp:docPr id="165077023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016877775" name="Picture"/>
+                                <pic:cNvPr id="165077023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420397736" name="Picture">
+                        <wp:docPr id="2095900849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420397736" name="Picture"/>
+                                <pic:cNvPr id="2095900849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951355356" name="Picture">
+                        <wp:docPr id="14169986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951355356" name="Picture"/>
+                                <pic:cNvPr id="14169986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759127102" name="Picture">
+                        <wp:docPr id="1188753635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759127102" name="Picture"/>
+                                <pic:cNvPr id="1188753635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723668270" name="Picture">
+                        <wp:docPr id="289301047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723668270" name="Picture"/>
+                                <pic:cNvPr id="289301047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868958698" name="Picture">
+                        <wp:docPr id="1778339895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868958698" name="Picture"/>
+                                <pic:cNvPr id="1778339895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195371910" name="Picture">
+                        <wp:docPr id="987501836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195371910" name="Picture"/>
+                                <pic:cNvPr id="987501836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089151929" name="Picture">
+                  <wp:docPr id="1835485823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089151929" name="Picture"/>
+                          <pic:cNvPr id="1835485823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460651375" name="Picture">
+                  <wp:docPr id="1324471234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460651375" name="Picture"/>
+                          <pic:cNvPr id="1324471234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71539936" name="Picture">
+                  <wp:docPr id="1310585980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71539936" name="Picture"/>
+                          <pic:cNvPr id="1310585980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243287879" name="Picture">
+                  <wp:docPr id="1683612594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243287879" name="Picture"/>
+                          <pic:cNvPr id="1683612594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778149385" name="Picture">
+                  <wp:docPr id="1982897642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778149385" name="Picture"/>
+                          <pic:cNvPr id="1982897642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163433764" name="Picture">
+                  <wp:docPr id="1889156601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163433764" name="Picture"/>
+                          <pic:cNvPr id="1889156601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626381407" name="Picture">
+                        <wp:docPr id="1675641390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626381407" name="Picture"/>
+                                <pic:cNvPr id="1675641390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514616706" name="Picture">
+                  <wp:docPr id="1720906562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514616706" name="Picture"/>
+                          <pic:cNvPr id="1720906562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328866919" name="Picture">
+                  <wp:docPr id="495105740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328866919" name="Picture"/>
+                          <pic:cNvPr id="495105740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734173626" name="Picture">
+                  <wp:docPr id="2089969248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734173626" name="Picture"/>
+                          <pic:cNvPr id="2089969248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441338591" name="Picture">
+                  <wp:docPr id="1849817514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441338591" name="Picture"/>
+                          <pic:cNvPr id="1849817514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88679689" name="Picture">
+                  <wp:docPr id="150512542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88679689" name="Picture"/>
+                          <pic:cNvPr id="150512542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488288919" name="Picture">
+                  <wp:docPr id="1595350572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488288919" name="Picture"/>
+                          <pic:cNvPr id="1595350572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198462744" name="Picture">
+                        <wp:docPr id="580014007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198462744" name="Picture"/>
+                                <pic:cNvPr id="580014007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396720575" name="Picture">
+                        <wp:docPr id="559115588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396720575" name="Picture"/>
+                                <pic:cNvPr id="559115588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052417602" name="Picture">
+                  <wp:docPr id="294416686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052417602" name="Picture"/>
+                          <pic:cNvPr id="294416686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271951924" name="Picture">
+                  <wp:docPr id="1423121591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271951924" name="Picture"/>
+                          <pic:cNvPr id="1423121591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203455369" name="Picture">
+                  <wp:docPr id="555921065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203455369" name="Picture"/>
+                          <pic:cNvPr id="555921065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919233140" name="Picture">
+                  <wp:docPr id="76503631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919233140" name="Picture"/>
+                          <pic:cNvPr id="76503631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944468698" name="Picture">
+                  <wp:docPr id="1923990228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944468698" name="Picture"/>
+                          <pic:cNvPr id="1923990228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642189902" name="Picture">
+                  <wp:docPr id="742515106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642189902" name="Picture"/>
+                          <pic:cNvPr id="742515106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263904182" name="Picture">
+                        <wp:docPr id="1170264768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263904182" name="Picture"/>
+                                <pic:cNvPr id="1170264768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620317494" name="Picture">
+                  <wp:docPr id="1714386731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620317494" name="Picture"/>
+                          <pic:cNvPr id="1714386731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533108036" name="Picture">
+                  <wp:docPr id="1730460863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533108036" name="Picture"/>
+                          <pic:cNvPr id="1730460863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781081058" name="Picture">
+                  <wp:docPr id="1507422949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781081058" name="Picture"/>
+                          <pic:cNvPr id="1507422949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650240950" name="Picture">
+                  <wp:docPr id="717749047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650240950" name="Picture"/>
+                          <pic:cNvPr id="717749047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64394709" name="Picture">
+                  <wp:docPr id="1708121700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64394709" name="Picture"/>
+                          <pic:cNvPr id="1708121700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10470713" name="Picture">
+                  <wp:docPr id="260913712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10470713" name="Picture"/>
+                          <pic:cNvPr id="260913712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798846054" name="Picture">
+                        <wp:docPr id="1708206573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798846054" name="Picture"/>
+                                <pic:cNvPr id="1708206573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496226609" name="Picture">
+                  <wp:docPr id="945452406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496226609" name="Picture"/>
+                          <pic:cNvPr id="945452406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930366324" name="Picture">
+                  <wp:docPr id="1420344785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930366324" name="Picture"/>
+                          <pic:cNvPr id="1420344785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651464712" name="Picture">
+                  <wp:docPr id="151021986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651464712" name="Picture"/>
+                          <pic:cNvPr id="151021986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487817903" name="Picture">
+                  <wp:docPr id="131089667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487817903" name="Picture"/>
+                          <pic:cNvPr id="131089667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197876530" name="Picture">
+                  <wp:docPr id="1895380256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197876530" name="Picture"/>
+                          <pic:cNvPr id="1895380256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467667789" name="Picture">
+                  <wp:docPr id="921202046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467667789" name="Picture"/>
+                          <pic:cNvPr id="921202046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77691401" name="Picture">
+                  <wp:docPr id="1503353938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77691401" name="Picture"/>
+                          <pic:cNvPr id="1503353938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511094824" name="Picture">
+                  <wp:docPr id="1039898605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511094824" name="Picture"/>
+                          <pic:cNvPr id="1039898605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289849705" name="Picture">
+                  <wp:docPr id="481233153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289849705" name="Picture"/>
+                          <pic:cNvPr id="481233153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>