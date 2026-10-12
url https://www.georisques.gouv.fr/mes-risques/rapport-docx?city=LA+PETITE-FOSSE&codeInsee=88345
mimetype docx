--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522313999" name="Picture">
+                  <wp:docPr id="472520827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522313999" name="Picture"/>
+                          <pic:cNvPr id="472520827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482219593" name="Picture">
+                  <wp:docPr id="1141835252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482219593" name="Picture"/>
+                          <pic:cNvPr id="1141835252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404827082" name="Picture">
+                        <wp:docPr id="1776538525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404827082" name="Picture"/>
+                                <pic:cNvPr id="1776538525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847100680" name="Picture">
+                  <wp:docPr id="759338206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847100680" name="Picture"/>
+                          <pic:cNvPr id="759338206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036980924" name="Picture">
+                  <wp:docPr id="1003914794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036980924" name="Picture"/>
+                          <pic:cNvPr id="1003914794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427654419" name="Picture">
+                  <wp:docPr id="2083261459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427654419" name="Picture"/>
+                          <pic:cNvPr id="2083261459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050068755" name="Picture">
+                  <wp:docPr id="1405080539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050068755" name="Picture"/>
+                          <pic:cNvPr id="1405080539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815126108" name="Picture">
+                  <wp:docPr id="1384600655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815126108" name="Picture"/>
+                          <pic:cNvPr id="1384600655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083125879" name="Picture">
+                        <wp:docPr id="506972057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083125879" name="Picture"/>
+                                <pic:cNvPr id="506972057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067528106" name="Picture">
+                        <wp:docPr id="1945320916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067528106" name="Picture"/>
+                                <pic:cNvPr id="1945320916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943260168" name="Picture">
+                        <wp:docPr id="1980837311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943260168" name="Picture"/>
+                                <pic:cNvPr id="1980837311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776206179" name="Picture">
+                        <wp:docPr id="191359394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776206179" name="Picture"/>
+                                <pic:cNvPr id="191359394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701323886" name="Picture">
+                        <wp:docPr id="2066944500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701323886" name="Picture"/>
+                                <pic:cNvPr id="2066944500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75005100" name="Picture">
+                        <wp:docPr id="1366339087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75005100" name="Picture"/>
+                                <pic:cNvPr id="1366339087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140183564" name="Picture">
+                        <wp:docPr id="406031097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140183564" name="Picture"/>
+                                <pic:cNvPr id="406031097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837155938" name="Picture">
+                        <wp:docPr id="2066885698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837155938" name="Picture"/>
+                                <pic:cNvPr id="2066885698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981940886" name="Picture">
+                        <wp:docPr id="1808728015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981940886" name="Picture"/>
+                                <pic:cNvPr id="1808728015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384636677" name="Picture">
+                        <wp:docPr id="878475375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384636677" name="Picture"/>
+                                <pic:cNvPr id="878475375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225633985" name="Picture">
+                        <wp:docPr id="1259877799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225633985" name="Picture"/>
+                                <pic:cNvPr id="1259877799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893222887" name="Picture">
+                        <wp:docPr id="128209000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893222887" name="Picture"/>
+                                <pic:cNvPr id="128209000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350710309" name="Picture">
+                        <wp:docPr id="998419452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350710309" name="Picture"/>
+                                <pic:cNvPr id="998419452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035908579" name="Picture">
+                        <wp:docPr id="576144889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035908579" name="Picture"/>
+                                <pic:cNvPr id="576144889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472625027" name="Picture">
+                        <wp:docPr id="515055635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472625027" name="Picture"/>
+                                <pic:cNvPr id="515055635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092044097" name="Picture">
+                        <wp:docPr id="864653713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092044097" name="Picture"/>
+                                <pic:cNvPr id="864653713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267695011" name="Picture">
+                        <wp:docPr id="759940062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267695011" name="Picture"/>
+                                <pic:cNvPr id="759940062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819852571" name="Picture">
+                        <wp:docPr id="1062281961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819852571" name="Picture"/>
+                                <pic:cNvPr id="1062281961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101062851" name="Picture">
+                  <wp:docPr id="1825521198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101062851" name="Picture"/>
+                          <pic:cNvPr id="1825521198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133891234" name="Picture">
+                  <wp:docPr id="1570703425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133891234" name="Picture"/>
+                          <pic:cNvPr id="1570703425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001959334" name="Picture">
+                  <wp:docPr id="946025288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001959334" name="Picture"/>
+                          <pic:cNvPr id="946025288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320181675" name="Picture">
+                  <wp:docPr id="541316319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320181675" name="Picture"/>
+                          <pic:cNvPr id="541316319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814305929" name="Picture">
+                  <wp:docPr id="1488452621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814305929" name="Picture"/>
+                          <pic:cNvPr id="1488452621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165047168" name="Picture">
+                  <wp:docPr id="2075259370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165047168" name="Picture"/>
+                          <pic:cNvPr id="2075259370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834653589" name="Picture">
+                        <wp:docPr id="447278759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834653589" name="Picture"/>
+                                <pic:cNvPr id="447278759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204653288" name="Picture">
+                  <wp:docPr id="976400641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204653288" name="Picture"/>
+                          <pic:cNvPr id="976400641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959510168" name="Picture">
+                  <wp:docPr id="906680214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959510168" name="Picture"/>
+                          <pic:cNvPr id="906680214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003972849" name="Picture">
+                  <wp:docPr id="1804257830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003972849" name="Picture"/>
+                          <pic:cNvPr id="1804257830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163474761" name="Picture">
+                  <wp:docPr id="955600019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163474761" name="Picture"/>
+                          <pic:cNvPr id="955600019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147085472" name="Picture">
+                  <wp:docPr id="669569586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147085472" name="Picture"/>
+                          <pic:cNvPr id="669569586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709634060" name="Picture">
+                  <wp:docPr id="563895215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709634060" name="Picture"/>
+                          <pic:cNvPr id="563895215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579991791" name="Picture">
+                        <wp:docPr id="77460211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579991791" name="Picture"/>
+                                <pic:cNvPr id="77460211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128469515" name="Picture">
+                        <wp:docPr id="912286441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128469515" name="Picture"/>
+                                <pic:cNvPr id="912286441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068223403" name="Picture">
+                  <wp:docPr id="1560351932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068223403" name="Picture"/>
+                          <pic:cNvPr id="1560351932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266979825" name="Picture">
+                  <wp:docPr id="1442592677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266979825" name="Picture"/>
+                          <pic:cNvPr id="1442592677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423350689" name="Picture">
+                  <wp:docPr id="1525814415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423350689" name="Picture"/>
+                          <pic:cNvPr id="1525814415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890982308" name="Picture">
+                  <wp:docPr id="702879550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890982308" name="Picture"/>
+                          <pic:cNvPr id="702879550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429870524" name="Picture">
+                  <wp:docPr id="805671538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429870524" name="Picture"/>
+                          <pic:cNvPr id="805671538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633823086" name="Picture">
+                  <wp:docPr id="1217633809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633823086" name="Picture"/>
+                          <pic:cNvPr id="1217633809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445363744" name="Picture">
+                        <wp:docPr id="883719804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445363744" name="Picture"/>
+                                <pic:cNvPr id="883719804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225099685" name="Picture">
+                  <wp:docPr id="1620774382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225099685" name="Picture"/>
+                          <pic:cNvPr id="1620774382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065573502" name="Picture">
+                  <wp:docPr id="2080737285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065573502" name="Picture"/>
+                          <pic:cNvPr id="2080737285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341451031" name="Picture">
+                  <wp:docPr id="978729362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341451031" name="Picture"/>
+                          <pic:cNvPr id="978729362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580982818" name="Picture">
+                  <wp:docPr id="346762825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580982818" name="Picture"/>
+                          <pic:cNvPr id="346762825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086550986" name="Picture">
+                  <wp:docPr id="1353215078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086550986" name="Picture"/>
+                          <pic:cNvPr id="1353215078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013858595" name="Picture">
+                  <wp:docPr id="1415851036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013858595" name="Picture"/>
+                          <pic:cNvPr id="1415851036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1724710405" name="Picture">
+                        <wp:docPr id="179580712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1724710405" name="Picture"/>
+                                <pic:cNvPr id="179580712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686148774" name="Picture">
+                  <wp:docPr id="2135291566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686148774" name="Picture"/>
+                          <pic:cNvPr id="2135291566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241820669" name="Picture">
+                  <wp:docPr id="1574353181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241820669" name="Picture"/>
+                          <pic:cNvPr id="1574353181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739990344" name="Picture">
+                  <wp:docPr id="1784742953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739990344" name="Picture"/>
+                          <pic:cNvPr id="1784742953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71177117" name="Picture">
+                  <wp:docPr id="1741778410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71177117" name="Picture"/>
+                          <pic:cNvPr id="1741778410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637579698" name="Picture">
+                  <wp:docPr id="985315111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637579698" name="Picture"/>
+                          <pic:cNvPr id="985315111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533382850" name="Picture">
+                  <wp:docPr id="400423996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533382850" name="Picture"/>
+                          <pic:cNvPr id="400423996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175759372" name="Picture">
+                  <wp:docPr id="1185606874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175759372" name="Picture"/>
+                          <pic:cNvPr id="1185606874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137494871" name="Picture">
+                  <wp:docPr id="1047450671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137494871" name="Picture"/>
+                          <pic:cNvPr id="1047450671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437552180" name="Picture">
+                  <wp:docPr id="1304394631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437552180" name="Picture"/>
+                          <pic:cNvPr id="1304394631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158688278" name="Picture">
+                  <wp:docPr id="1203495972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158688278" name="Picture"/>
+                          <pic:cNvPr id="1203495972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100774772" name="Picture">
+                  <wp:docPr id="884702110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100774772" name="Picture"/>
+                          <pic:cNvPr id="884702110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975286690" name="Picture">
+                  <wp:docPr id="1526309596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975286690" name="Picture"/>
+                          <pic:cNvPr id="1526309596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370063421" name="Picture">
+                  <wp:docPr id="239916645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370063421" name="Picture"/>
+                          <pic:cNvPr id="239916645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685975070" name="Picture">
+                  <wp:docPr id="662180092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685975070" name="Picture"/>
+                          <pic:cNvPr id="662180092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046645246" name="Picture">
+                  <wp:docPr id="1550532477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046645246" name="Picture"/>
+                          <pic:cNvPr id="1550532477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>