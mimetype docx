--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472520827" name="Picture">
+                  <wp:docPr id="1077198891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472520827" name="Picture"/>
+                          <pic:cNvPr id="1077198891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141835252" name="Picture">
+                  <wp:docPr id="1728571414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141835252" name="Picture"/>
+                          <pic:cNvPr id="1728571414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776538525" name="Picture">
+                        <wp:docPr id="2106240305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776538525" name="Picture"/>
+                                <pic:cNvPr id="2106240305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759338206" name="Picture">
+                  <wp:docPr id="805442331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759338206" name="Picture"/>
+                          <pic:cNvPr id="805442331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003914794" name="Picture">
+                  <wp:docPr id="1444770343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003914794" name="Picture"/>
+                          <pic:cNvPr id="1444770343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083261459" name="Picture">
+                  <wp:docPr id="719551895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083261459" name="Picture"/>
+                          <pic:cNvPr id="719551895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405080539" name="Picture">
+                  <wp:docPr id="195957214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405080539" name="Picture"/>
+                          <pic:cNvPr id="195957214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384600655" name="Picture">
+                  <wp:docPr id="2001523059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384600655" name="Picture"/>
+                          <pic:cNvPr id="2001523059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506972057" name="Picture">
+                        <wp:docPr id="1707004334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506972057" name="Picture"/>
+                                <pic:cNvPr id="1707004334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945320916" name="Picture">
+                        <wp:docPr id="1229301223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945320916" name="Picture"/>
+                                <pic:cNvPr id="1229301223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980837311" name="Picture">
+                        <wp:docPr id="1106901921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980837311" name="Picture"/>
+                                <pic:cNvPr id="1106901921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191359394" name="Picture">
+                        <wp:docPr id="442771083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191359394" name="Picture"/>
+                                <pic:cNvPr id="442771083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066944500" name="Picture">
+                        <wp:docPr id="1721131605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066944500" name="Picture"/>
+                                <pic:cNvPr id="1721131605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366339087" name="Picture">
+                        <wp:docPr id="737418722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366339087" name="Picture"/>
+                                <pic:cNvPr id="737418722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406031097" name="Picture">
+                        <wp:docPr id="1374173569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406031097" name="Picture"/>
+                                <pic:cNvPr id="1374173569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066885698" name="Picture">
+                        <wp:docPr id="608468028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066885698" name="Picture"/>
+                                <pic:cNvPr id="608468028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808728015" name="Picture">
+                        <wp:docPr id="1860956079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808728015" name="Picture"/>
+                                <pic:cNvPr id="1860956079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878475375" name="Picture">
+                        <wp:docPr id="966473278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878475375" name="Picture"/>
+                                <pic:cNvPr id="966473278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259877799" name="Picture">
+                        <wp:docPr id="1167921403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259877799" name="Picture"/>
+                                <pic:cNvPr id="1167921403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128209000" name="Picture">
+                        <wp:docPr id="3016873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128209000" name="Picture"/>
+                                <pic:cNvPr id="3016873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998419452" name="Picture">
+                        <wp:docPr id="1695386844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998419452" name="Picture"/>
+                                <pic:cNvPr id="1695386844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576144889" name="Picture">
+                        <wp:docPr id="1337945901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576144889" name="Picture"/>
+                                <pic:cNvPr id="1337945901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515055635" name="Picture">
+                        <wp:docPr id="1376728701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515055635" name="Picture"/>
+                                <pic:cNvPr id="1376728701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864653713" name="Picture">
+                        <wp:docPr id="338665860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864653713" name="Picture"/>
+                                <pic:cNvPr id="338665860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759940062" name="Picture">
+                        <wp:docPr id="1240055006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759940062" name="Picture"/>
+                                <pic:cNvPr id="1240055006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062281961" name="Picture">
+                        <wp:docPr id="1269421644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062281961" name="Picture"/>
+                                <pic:cNvPr id="1269421644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825521198" name="Picture">
+                  <wp:docPr id="1006093414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825521198" name="Picture"/>
+                          <pic:cNvPr id="1006093414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570703425" name="Picture">
+                  <wp:docPr id="1579889999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570703425" name="Picture"/>
+                          <pic:cNvPr id="1579889999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946025288" name="Picture">
+                  <wp:docPr id="578883935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946025288" name="Picture"/>
+                          <pic:cNvPr id="578883935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541316319" name="Picture">
+                  <wp:docPr id="1970210310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541316319" name="Picture"/>
+                          <pic:cNvPr id="1970210310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488452621" name="Picture">
+                  <wp:docPr id="859299892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488452621" name="Picture"/>
+                          <pic:cNvPr id="859299892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075259370" name="Picture">
+                  <wp:docPr id="624804617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075259370" name="Picture"/>
+                          <pic:cNvPr id="624804617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447278759" name="Picture">
+                        <wp:docPr id="1066747810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447278759" name="Picture"/>
+                                <pic:cNvPr id="1066747810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976400641" name="Picture">
+                  <wp:docPr id="20399632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976400641" name="Picture"/>
+                          <pic:cNvPr id="20399632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906680214" name="Picture">
+                  <wp:docPr id="1537859654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906680214" name="Picture"/>
+                          <pic:cNvPr id="1537859654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804257830" name="Picture">
+                  <wp:docPr id="1318323398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804257830" name="Picture"/>
+                          <pic:cNvPr id="1318323398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955600019" name="Picture">
+                  <wp:docPr id="961016628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955600019" name="Picture"/>
+                          <pic:cNvPr id="961016628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669569586" name="Picture">
+                  <wp:docPr id="1687232578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669569586" name="Picture"/>
+                          <pic:cNvPr id="1687232578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563895215" name="Picture">
+                  <wp:docPr id="1316348154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563895215" name="Picture"/>
+                          <pic:cNvPr id="1316348154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77460211" name="Picture">
+                        <wp:docPr id="732702708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77460211" name="Picture"/>
+                                <pic:cNvPr id="732702708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912286441" name="Picture">
+                        <wp:docPr id="725038257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912286441" name="Picture"/>
+                                <pic:cNvPr id="725038257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560351932" name="Picture">
+                  <wp:docPr id="1634608548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560351932" name="Picture"/>
+                          <pic:cNvPr id="1634608548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442592677" name="Picture">
+                  <wp:docPr id="1837325538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442592677" name="Picture"/>
+                          <pic:cNvPr id="1837325538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525814415" name="Picture">
+                  <wp:docPr id="636256658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525814415" name="Picture"/>
+                          <pic:cNvPr id="636256658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702879550" name="Picture">
+                  <wp:docPr id="1131028505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702879550" name="Picture"/>
+                          <pic:cNvPr id="1131028505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805671538" name="Picture">
+                  <wp:docPr id="1441101592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805671538" name="Picture"/>
+                          <pic:cNvPr id="1441101592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217633809" name="Picture">
+                  <wp:docPr id="1792735542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217633809" name="Picture"/>
+                          <pic:cNvPr id="1792735542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883719804" name="Picture">
+                        <wp:docPr id="616808631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883719804" name="Picture"/>
+                                <pic:cNvPr id="616808631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620774382" name="Picture">
+                  <wp:docPr id="426610256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620774382" name="Picture"/>
+                          <pic:cNvPr id="426610256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080737285" name="Picture">
+                  <wp:docPr id="1170082993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080737285" name="Picture"/>
+                          <pic:cNvPr id="1170082993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978729362" name="Picture">
+                  <wp:docPr id="1281590285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978729362" name="Picture"/>
+                          <pic:cNvPr id="1281590285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346762825" name="Picture">
+                  <wp:docPr id="1770131558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346762825" name="Picture"/>
+                          <pic:cNvPr id="1770131558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353215078" name="Picture">
+                  <wp:docPr id="246207511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353215078" name="Picture"/>
+                          <pic:cNvPr id="246207511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415851036" name="Picture">
+                  <wp:docPr id="1340090202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415851036" name="Picture"/>
+                          <pic:cNvPr id="1340090202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179580712" name="Picture">
+                        <wp:docPr id="1062968750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179580712" name="Picture"/>
+                                <pic:cNvPr id="1062968750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135291566" name="Picture">
+                  <wp:docPr id="1909434344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135291566" name="Picture"/>
+                          <pic:cNvPr id="1909434344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574353181" name="Picture">
+                  <wp:docPr id="1949855146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574353181" name="Picture"/>
+                          <pic:cNvPr id="1949855146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784742953" name="Picture">
+                  <wp:docPr id="540750550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784742953" name="Picture"/>
+                          <pic:cNvPr id="540750550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741778410" name="Picture">
+                  <wp:docPr id="823581844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741778410" name="Picture"/>
+                          <pic:cNvPr id="823581844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985315111" name="Picture">
+                  <wp:docPr id="893457548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985315111" name="Picture"/>
+                          <pic:cNvPr id="893457548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400423996" name="Picture">
+                  <wp:docPr id="1815001151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400423996" name="Picture"/>
+                          <pic:cNvPr id="1815001151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185606874" name="Picture">
+                  <wp:docPr id="1880013360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185606874" name="Picture"/>
+                          <pic:cNvPr id="1880013360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047450671" name="Picture">
+                  <wp:docPr id="1777867598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047450671" name="Picture"/>
+                          <pic:cNvPr id="1777867598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304394631" name="Picture">
+                  <wp:docPr id="164427271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304394631" name="Picture"/>
+                          <pic:cNvPr id="164427271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203495972" name="Picture">
+                  <wp:docPr id="527958184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203495972" name="Picture"/>
+                          <pic:cNvPr id="527958184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884702110" name="Picture">
+                  <wp:docPr id="891020129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884702110" name="Picture"/>
+                          <pic:cNvPr id="891020129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526309596" name="Picture">
+                  <wp:docPr id="581831196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526309596" name="Picture"/>
+                          <pic:cNvPr id="581831196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239916645" name="Picture">
+                  <wp:docPr id="194542763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239916645" name="Picture"/>
+                          <pic:cNvPr id="194542763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662180092" name="Picture">
+                  <wp:docPr id="356031248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662180092" name="Picture"/>
+                          <pic:cNvPr id="356031248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550532477" name="Picture">
+                  <wp:docPr id="969497943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550532477" name="Picture"/>
+                          <pic:cNvPr id="969497943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>