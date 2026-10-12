--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469566572" name="Picture">
+                  <wp:docPr id="931647543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469566572" name="Picture"/>
+                          <pic:cNvPr id="931647543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226228203" name="Picture">
+                  <wp:docPr id="355298067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226228203" name="Picture"/>
+                          <pic:cNvPr id="355298067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896608653" name="Picture">
+                        <wp:docPr id="1751360067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896608653" name="Picture"/>
+                                <pic:cNvPr id="1751360067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88716775" name="Picture">
+                  <wp:docPr id="227847988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88716775" name="Picture"/>
+                          <pic:cNvPr id="227847988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815239366" name="Picture">
+                  <wp:docPr id="344667578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815239366" name="Picture"/>
+                          <pic:cNvPr id="344667578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447240512" name="Picture">
+                  <wp:docPr id="1775070815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447240512" name="Picture"/>
+                          <pic:cNvPr id="1775070815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441088616" name="Picture">
+                  <wp:docPr id="1288156833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441088616" name="Picture"/>
+                          <pic:cNvPr id="1288156833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139010068" name="Picture">
+                  <wp:docPr id="1556410799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139010068" name="Picture"/>
+                          <pic:cNvPr id="1556410799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031423961" name="Picture">
+                        <wp:docPr id="1074879522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031423961" name="Picture"/>
+                                <pic:cNvPr id="1074879522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406210952" name="Picture">
+                        <wp:docPr id="1333519603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406210952" name="Picture"/>
+                                <pic:cNvPr id="1333519603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759457242" name="Picture">
+                        <wp:docPr id="1343804732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759457242" name="Picture"/>
+                                <pic:cNvPr id="1343804732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127167205" name="Picture">
+                        <wp:docPr id="94048071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127167205" name="Picture"/>
+                                <pic:cNvPr id="94048071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718173217" name="Picture">
+                        <wp:docPr id="885200102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718173217" name="Picture"/>
+                                <pic:cNvPr id="885200102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789352924" name="Picture">
+                        <wp:docPr id="2088875472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789352924" name="Picture"/>
+                                <pic:cNvPr id="2088875472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293848323" name="Picture">
+                        <wp:docPr id="132584671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293848323" name="Picture"/>
+                                <pic:cNvPr id="132584671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971185736" name="Picture">
+                        <wp:docPr id="573055468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971185736" name="Picture"/>
+                                <pic:cNvPr id="573055468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962960548" name="Picture">
+                        <wp:docPr id="361845226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962960548" name="Picture"/>
+                                <pic:cNvPr id="361845226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012829673" name="Picture">
+                        <wp:docPr id="1132704098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012829673" name="Picture"/>
+                                <pic:cNvPr id="1132704098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140495703" name="Picture">
+                        <wp:docPr id="728670721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140495703" name="Picture"/>
+                                <pic:cNvPr id="728670721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847826848" name="Picture">
+                        <wp:docPr id="92961236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847826848" name="Picture"/>
+                                <pic:cNvPr id="92961236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109886770" name="Picture">
+                        <wp:docPr id="1892952980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109886770" name="Picture"/>
+                                <pic:cNvPr id="1892952980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093411963" name="Picture">
+                        <wp:docPr id="1447760934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093411963" name="Picture"/>
+                                <pic:cNvPr id="1447760934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300479127" name="Picture">
+                        <wp:docPr id="1500016156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300479127" name="Picture"/>
+                                <pic:cNvPr id="1500016156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961809705" name="Picture">
+                  <wp:docPr id="2067092033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961809705" name="Picture"/>
+                          <pic:cNvPr id="2067092033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127229458" name="Picture">
+                  <wp:docPr id="558414777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127229458" name="Picture"/>
+                          <pic:cNvPr id="558414777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973616161" name="Picture">
+                  <wp:docPr id="310006228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973616161" name="Picture"/>
+                          <pic:cNvPr id="310006228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437740335" name="Picture">
+                  <wp:docPr id="1784917388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437740335" name="Picture"/>
+                          <pic:cNvPr id="1784917388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234881946" name="Picture">
+                  <wp:docPr id="1049641644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234881946" name="Picture"/>
+                          <pic:cNvPr id="1049641644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203580562" name="Picture">
+                  <wp:docPr id="597606022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203580562" name="Picture"/>
+                          <pic:cNvPr id="597606022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659370853" name="Picture">
+                        <wp:docPr id="1556976159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659370853" name="Picture"/>
+                                <pic:cNvPr id="1556976159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850750312" name="Picture">
+                  <wp:docPr id="1828874305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850750312" name="Picture"/>
+                          <pic:cNvPr id="1828874305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363247675" name="Picture">
+                  <wp:docPr id="62434443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363247675" name="Picture"/>
+                          <pic:cNvPr id="62434443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534336877" name="Picture">
+                  <wp:docPr id="869637001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534336877" name="Picture"/>
+                          <pic:cNvPr id="869637001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006706006" name="Picture">
+                  <wp:docPr id="1262063905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006706006" name="Picture"/>
+                          <pic:cNvPr id="1262063905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196996093" name="Picture">
+                  <wp:docPr id="1679463254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196996093" name="Picture"/>
+                          <pic:cNvPr id="1679463254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903201383" name="Picture">
+                  <wp:docPr id="1928809663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903201383" name="Picture"/>
+                          <pic:cNvPr id="1928809663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700468577" name="Picture">
+                        <wp:docPr id="588503083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700468577" name="Picture"/>
+                                <pic:cNvPr id="588503083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670528570" name="Picture">
+                        <wp:docPr id="706228210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670528570" name="Picture"/>
+                                <pic:cNvPr id="706228210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445268295" name="Picture">
+                  <wp:docPr id="1815911453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445268295" name="Picture"/>
+                          <pic:cNvPr id="1815911453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828386625" name="Picture">
+                  <wp:docPr id="1294575940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828386625" name="Picture"/>
+                          <pic:cNvPr id="1294575940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675715094" name="Picture">
+                  <wp:docPr id="1643034042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675715094" name="Picture"/>
+                          <pic:cNvPr id="1643034042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565501621" name="Picture">
+                  <wp:docPr id="395419003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565501621" name="Picture"/>
+                          <pic:cNvPr id="395419003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514970376" name="Picture">
+                  <wp:docPr id="627047502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514970376" name="Picture"/>
+                          <pic:cNvPr id="627047502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823570876" name="Picture">
+                  <wp:docPr id="2055308694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823570876" name="Picture"/>
+                          <pic:cNvPr id="2055308694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134950506" name="Picture">
+                  <wp:docPr id="1822068561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134950506" name="Picture"/>
+                          <pic:cNvPr id="1822068561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615384889" name="Picture">
+                  <wp:docPr id="448862817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615384889" name="Picture"/>
+                          <pic:cNvPr id="448862817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511261257" name="Picture">
+                  <wp:docPr id="258653366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511261257" name="Picture"/>
+                          <pic:cNvPr id="258653366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335513495" name="Picture">
+                  <wp:docPr id="248492467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335513495" name="Picture"/>
+                          <pic:cNvPr id="248492467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656798244" name="Picture">
+                  <wp:docPr id="1801188747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656798244" name="Picture"/>
+                          <pic:cNvPr id="1801188747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684471718" name="Picture">
+                  <wp:docPr id="1463398175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684471718" name="Picture"/>
+                          <pic:cNvPr id="1463398175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775582974" name="Picture">
+                        <wp:docPr id="337755060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775582974" name="Picture"/>
+                                <pic:cNvPr id="337755060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729234330" name="Picture">
+                  <wp:docPr id="251314040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729234330" name="Picture"/>
+                          <pic:cNvPr id="251314040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095828682" name="Picture">
+                  <wp:docPr id="977974646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095828682" name="Picture"/>
+                          <pic:cNvPr id="977974646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659139211" name="Picture">
+                  <wp:docPr id="798259366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659139211" name="Picture"/>
+                          <pic:cNvPr id="798259366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924023730" name="Picture">
+                  <wp:docPr id="879028024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924023730" name="Picture"/>
+                          <pic:cNvPr id="879028024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135211002" name="Picture">
+                  <wp:docPr id="1645770205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135211002" name="Picture"/>
+                          <pic:cNvPr id="1645770205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462034427" name="Picture">
+                  <wp:docPr id="1571193402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462034427" name="Picture"/>
+                          <pic:cNvPr id="1571193402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754249736" name="Picture">
+                        <wp:docPr id="1043723424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754249736" name="Picture"/>
+                                <pic:cNvPr id="1043723424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773244903" name="Picture">
+                  <wp:docPr id="534900543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773244903" name="Picture"/>
+                          <pic:cNvPr id="534900543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596706064" name="Picture">
+                  <wp:docPr id="160458280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596706064" name="Picture"/>
+                          <pic:cNvPr id="160458280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851375120" name="Picture">
+                  <wp:docPr id="93603825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851375120" name="Picture"/>
+                          <pic:cNvPr id="93603825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815230201" name="Picture">
+                  <wp:docPr id="928276684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815230201" name="Picture"/>
+                          <pic:cNvPr id="928276684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827684022" name="Picture">
+                  <wp:docPr id="1040179496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827684022" name="Picture"/>
+                          <pic:cNvPr id="1040179496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308274610" name="Picture">
+                  <wp:docPr id="452166313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308274610" name="Picture"/>
+                          <pic:cNvPr id="452166313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>