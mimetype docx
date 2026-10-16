--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037439856" name="Picture">
+                  <wp:docPr id="1212141702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037439856" name="Picture"/>
+                          <pic:cNvPr id="1212141702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273898533" name="Picture">
+                  <wp:docPr id="72387415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273898533" name="Picture"/>
+                          <pic:cNvPr id="72387415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001041129" name="Picture">
+                        <wp:docPr id="488301286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001041129" name="Picture"/>
+                                <pic:cNvPr id="488301286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843284966" name="Picture">
+                  <wp:docPr id="1986603790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843284966" name="Picture"/>
+                          <pic:cNvPr id="1986603790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15252184" name="Picture">
+                  <wp:docPr id="979768501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15252184" name="Picture"/>
+                          <pic:cNvPr id="979768501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590333106" name="Picture">
+                  <wp:docPr id="2054808555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590333106" name="Picture"/>
+                          <pic:cNvPr id="2054808555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111320389" name="Picture">
+                  <wp:docPr id="1641040174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111320389" name="Picture"/>
+                          <pic:cNvPr id="1641040174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214838345" name="Picture">
+                  <wp:docPr id="822721541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214838345" name="Picture"/>
+                          <pic:cNvPr id="822721541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13799926" name="Picture">
+                        <wp:docPr id="427475446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13799926" name="Picture"/>
+                                <pic:cNvPr id="427475446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1724547580" name="Picture">
+                        <wp:docPr id="722324061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1724547580" name="Picture"/>
+                                <pic:cNvPr id="722324061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35204552" name="Picture">
+                        <wp:docPr id="1550281564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35204552" name="Picture"/>
+                                <pic:cNvPr id="1550281564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455963839" name="Picture">
+                        <wp:docPr id="2108539150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455963839" name="Picture"/>
+                                <pic:cNvPr id="2108539150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919229302" name="Picture">
+                        <wp:docPr id="1137361045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919229302" name="Picture"/>
+                                <pic:cNvPr id="1137361045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380206248" name="Picture">
+                        <wp:docPr id="777509811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380206248" name="Picture"/>
+                                <pic:cNvPr id="777509811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651217358" name="Picture">
+                        <wp:docPr id="857876164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651217358" name="Picture"/>
+                                <pic:cNvPr id="857876164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074099474" name="Picture">
+                        <wp:docPr id="1469008985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074099474" name="Picture"/>
+                                <pic:cNvPr id="1469008985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811249374" name="Picture">
+                        <wp:docPr id="760521103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811249374" name="Picture"/>
+                                <pic:cNvPr id="760521103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683464236" name="Picture">
+                        <wp:docPr id="1425704439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683464236" name="Picture"/>
+                                <pic:cNvPr id="1425704439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138195678" name="Picture">
+                        <wp:docPr id="1332683511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138195678" name="Picture"/>
+                                <pic:cNvPr id="1332683511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247885779" name="Picture">
+                        <wp:docPr id="46209495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247885779" name="Picture"/>
+                                <pic:cNvPr id="46209495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85164278" name="Picture">
+                        <wp:docPr id="92854902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85164278" name="Picture"/>
+                                <pic:cNvPr id="92854902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620753993" name="Picture">
+                        <wp:docPr id="2043554097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620753993" name="Picture"/>
+                                <pic:cNvPr id="2043554097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248509730" name="Picture">
+                        <wp:docPr id="747416863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248509730" name="Picture"/>
+                                <pic:cNvPr id="747416863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195926531" name="Picture">
+                  <wp:docPr id="210363608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195926531" name="Picture"/>
+                          <pic:cNvPr id="210363608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782586616" name="Picture">
+                  <wp:docPr id="25929802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782586616" name="Picture"/>
+                          <pic:cNvPr id="25929802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495288353" name="Picture">
+                  <wp:docPr id="1598114521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495288353" name="Picture"/>
+                          <pic:cNvPr id="1598114521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191703593" name="Picture">
+                  <wp:docPr id="1709150302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191703593" name="Picture"/>
+                          <pic:cNvPr id="1709150302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171086626" name="Picture">
+                  <wp:docPr id="1467801124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171086626" name="Picture"/>
+                          <pic:cNvPr id="1467801124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993762042" name="Picture">
+                  <wp:docPr id="268922908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993762042" name="Picture"/>
+                          <pic:cNvPr id="268922908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58781760" name="Picture">
+                        <wp:docPr id="1269383877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58781760" name="Picture"/>
+                                <pic:cNvPr id="1269383877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963870065" name="Picture">
+                  <wp:docPr id="6961824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963870065" name="Picture"/>
+                          <pic:cNvPr id="6961824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220392021" name="Picture">
+                  <wp:docPr id="1914011743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220392021" name="Picture"/>
+                          <pic:cNvPr id="1914011743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161745217" name="Picture">
+                  <wp:docPr id="1932217266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161745217" name="Picture"/>
+                          <pic:cNvPr id="1932217266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101153652" name="Picture">
+                  <wp:docPr id="2145679549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101153652" name="Picture"/>
+                          <pic:cNvPr id="2145679549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931381438" name="Picture">
+                  <wp:docPr id="1769675314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931381438" name="Picture"/>
+                          <pic:cNvPr id="1769675314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680671391" name="Picture">
+                  <wp:docPr id="1974605552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680671391" name="Picture"/>
+                          <pic:cNvPr id="1974605552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="401668315" name="Picture">
+                        <wp:docPr id="778168364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="401668315" name="Picture"/>
+                                <pic:cNvPr id="778168364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924795911" name="Picture">
+                  <wp:docPr id="1267090573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924795911" name="Picture"/>
+                          <pic:cNvPr id="1267090573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805608082" name="Picture">
+                  <wp:docPr id="1083378331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805608082" name="Picture"/>
+                          <pic:cNvPr id="1083378331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927460725" name="Picture">
+                  <wp:docPr id="2089022867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927460725" name="Picture"/>
+                          <pic:cNvPr id="2089022867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473267966" name="Picture">
+                  <wp:docPr id="1209589034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473267966" name="Picture"/>
+                          <pic:cNvPr id="1209589034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847738590" name="Picture">
+                  <wp:docPr id="170505714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847738590" name="Picture"/>
+                          <pic:cNvPr id="170505714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503381715" name="Picture">
+                  <wp:docPr id="1376940890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503381715" name="Picture"/>
+                          <pic:cNvPr id="1376940890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734049282" name="Picture">
+                        <wp:docPr id="2060552405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734049282" name="Picture"/>
+                                <pic:cNvPr id="2060552405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606532035" name="Picture">
+                  <wp:docPr id="815144040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606532035" name="Picture"/>
+                          <pic:cNvPr id="815144040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777928192" name="Picture">
+                  <wp:docPr id="726377145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777928192" name="Picture"/>
+                          <pic:cNvPr id="726377145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441714259" name="Picture">
+                  <wp:docPr id="1563037733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441714259" name="Picture"/>
+                          <pic:cNvPr id="1563037733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134348036" name="Picture">
+                  <wp:docPr id="4458348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134348036" name="Picture"/>
+                          <pic:cNvPr id="4458348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263590605" name="Picture">
+                  <wp:docPr id="1211149091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263590605" name="Picture"/>
+                          <pic:cNvPr id="1211149091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149484346" name="Picture">
+                  <wp:docPr id="1319099836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149484346" name="Picture"/>
+                          <pic:cNvPr id="1319099836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981864601" name="Picture">
+                        <wp:docPr id="973888048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981864601" name="Picture"/>
+                                <pic:cNvPr id="973888048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113116710" name="Picture">
+                  <wp:docPr id="1141897837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113116710" name="Picture"/>
+                          <pic:cNvPr id="1141897837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983570042" name="Picture">
+                  <wp:docPr id="478864646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983570042" name="Picture"/>
+                          <pic:cNvPr id="478864646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004233823" name="Picture">
+                  <wp:docPr id="1713978869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004233823" name="Picture"/>
+                          <pic:cNvPr id="1713978869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417803885" name="Picture">
+                  <wp:docPr id="2010411145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417803885" name="Picture"/>
+                          <pic:cNvPr id="2010411145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329040751" name="Picture">
+                  <wp:docPr id="1169457422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329040751" name="Picture"/>
+                          <pic:cNvPr id="1169457422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356914484" name="Picture">
+                  <wp:docPr id="1798383000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356914484" name="Picture"/>
+                          <pic:cNvPr id="1798383000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006413570" name="Picture">
+                  <wp:docPr id="480830602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006413570" name="Picture"/>
+                          <pic:cNvPr id="480830602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052174526" name="Picture">
+                  <wp:docPr id="358827144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052174526" name="Picture"/>
+                          <pic:cNvPr id="358827144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210060900" name="Picture">
+                  <wp:docPr id="664789836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210060900" name="Picture"/>
+                          <pic:cNvPr id="664789836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>