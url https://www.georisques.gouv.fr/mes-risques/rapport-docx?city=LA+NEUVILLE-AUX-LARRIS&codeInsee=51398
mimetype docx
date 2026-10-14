--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545893095" name="Picture">
+                  <wp:docPr id="1303365223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545893095" name="Picture"/>
+                          <pic:cNvPr id="1303365223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588135492" name="Picture">
+                  <wp:docPr id="890258796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588135492" name="Picture"/>
+                          <pic:cNvPr id="890258796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791065534" name="Picture">
+                        <wp:docPr id="1213640876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791065534" name="Picture"/>
+                                <pic:cNvPr id="1213640876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695400662" name="Picture">
+                  <wp:docPr id="1318172574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695400662" name="Picture"/>
+                          <pic:cNvPr id="1318172574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377827066" name="Picture">
+                  <wp:docPr id="856022829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377827066" name="Picture"/>
+                          <pic:cNvPr id="856022829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519152938" name="Picture">
+                  <wp:docPr id="831025328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519152938" name="Picture"/>
+                          <pic:cNvPr id="831025328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174958270" name="Picture">
+                  <wp:docPr id="1360263202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174958270" name="Picture"/>
+                          <pic:cNvPr id="1360263202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501703014" name="Picture">
+                  <wp:docPr id="1275834471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501703014" name="Picture"/>
+                          <pic:cNvPr id="1275834471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384314060" name="Picture">
+                        <wp:docPr id="1709577040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384314060" name="Picture"/>
+                                <pic:cNvPr id="1709577040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861738338" name="Picture">
+                        <wp:docPr id="1509755123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861738338" name="Picture"/>
+                                <pic:cNvPr id="1509755123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298941535" name="Picture">
+                        <wp:docPr id="703192851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298941535" name="Picture"/>
+                                <pic:cNvPr id="703192851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118598994" name="Picture">
+                        <wp:docPr id="1914686100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118598994" name="Picture"/>
+                                <pic:cNvPr id="1914686100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135696319" name="Picture">
+                        <wp:docPr id="1128045426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135696319" name="Picture"/>
+                                <pic:cNvPr id="1128045426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1168749988" name="Picture">
+                        <wp:docPr id="1060585357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1168749988" name="Picture"/>
+                                <pic:cNvPr id="1060585357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919813365" name="Picture">
+                        <wp:docPr id="1717197813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919813365" name="Picture"/>
+                                <pic:cNvPr id="1717197813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175325862" name="Picture">
+                        <wp:docPr id="44295240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175325862" name="Picture"/>
+                                <pic:cNvPr id="44295240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341825855" name="Picture">
+                        <wp:docPr id="406273331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341825855" name="Picture"/>
+                                <pic:cNvPr id="406273331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326516351" name="Picture">
+                        <wp:docPr id="1861777933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326516351" name="Picture"/>
+                                <pic:cNvPr id="1861777933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883565957" name="Picture">
+                        <wp:docPr id="1870694452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883565957" name="Picture"/>
+                                <pic:cNvPr id="1870694452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759506700" name="Picture">
+                        <wp:docPr id="1523227068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759506700" name="Picture"/>
+                                <pic:cNvPr id="1523227068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210483377" name="Picture">
+                  <wp:docPr id="1217084367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210483377" name="Picture"/>
+                          <pic:cNvPr id="1217084367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047926799" name="Picture">
+                  <wp:docPr id="459613149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047926799" name="Picture"/>
+                          <pic:cNvPr id="459613149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674813484" name="Picture">
+                  <wp:docPr id="188431142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674813484" name="Picture"/>
+                          <pic:cNvPr id="188431142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969148616" name="Picture">
+                  <wp:docPr id="1628055732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969148616" name="Picture"/>
+                          <pic:cNvPr id="1628055732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563998091" name="Picture">
+                  <wp:docPr id="1602291179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563998091" name="Picture"/>
+                          <pic:cNvPr id="1602291179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905340018" name="Picture">
+                  <wp:docPr id="928219042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905340018" name="Picture"/>
+                          <pic:cNvPr id="928219042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16250,57 +16250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16125011" name="Picture">
+                        <wp:docPr id="1815281527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16125011" name="Picture"/>
+                                <pic:cNvPr id="1815281527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17659,57 +17659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148200386" name="Picture">
+                  <wp:docPr id="697795359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148200386" name="Picture"/>
+                          <pic:cNvPr id="697795359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17748,57 +17748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807878568" name="Picture">
+                  <wp:docPr id="232873492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807878568" name="Picture"/>
+                          <pic:cNvPr id="232873492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18428,57 +18428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148286541" name="Picture">
+                  <wp:docPr id="1675164292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148286541" name="Picture"/>
+                          <pic:cNvPr id="1675164292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19489,57 +19489,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058678673" name="Picture">
+                  <wp:docPr id="1321061511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058678673" name="Picture"/>
+                          <pic:cNvPr id="1321061511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19592,57 +19592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723089741" name="Picture">
+                  <wp:docPr id="2143979204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723089741" name="Picture"/>
+                          <pic:cNvPr id="2143979204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20984,57 +20984,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848461383" name="Picture">
+                  <wp:docPr id="889194022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848461383" name="Picture"/>
+                          <pic:cNvPr id="889194022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22654,57 +22654,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51608165" name="Picture">
+                        <wp:docPr id="2042505365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51608165" name="Picture"/>
+                                <pic:cNvPr id="2042505365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24845,57 +24845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608897809" name="Picture">
+                  <wp:docPr id="1820787867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608897809" name="Picture"/>
+                          <pic:cNvPr id="1820787867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24916,57 +24916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97415657" name="Picture">
+                  <wp:docPr id="1446456975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97415657" name="Picture"/>
+                          <pic:cNvPr id="1446456975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25384,57 +25384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488043367" name="Picture">
+                  <wp:docPr id="1589988956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488043367" name="Picture"/>
+                          <pic:cNvPr id="1589988956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26543,57 +26543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779322436" name="Picture">
+                  <wp:docPr id="1419322679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779322436" name="Picture"/>
+                          <pic:cNvPr id="1419322679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26632,57 +26632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489303898" name="Picture">
+                  <wp:docPr id="1001732733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489303898" name="Picture"/>
+                          <pic:cNvPr id="1001732733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27276,57 +27276,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919132910" name="Picture">
+                  <wp:docPr id="1341531385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919132910" name="Picture"/>
+                          <pic:cNvPr id="1341531385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28274,57 +28274,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637728573" name="Picture">
+                  <wp:docPr id="949245714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637728573" name="Picture"/>
+                          <pic:cNvPr id="949245714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28377,57 +28377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836860948" name="Picture">
+                  <wp:docPr id="1068806717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836860948" name="Picture"/>
+                          <pic:cNvPr id="1068806717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004603723" name="Picture">
+                  <wp:docPr id="887305121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004603723" name="Picture"/>
+                          <pic:cNvPr id="887305121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30897,57 +30897,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880468509" name="Picture">
+                        <wp:docPr id="1630624074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880468509" name="Picture"/>
+                                <pic:cNvPr id="1630624074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32258,57 +32258,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498245202" name="Picture">
+                  <wp:docPr id="1281495286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498245202" name="Picture"/>
+                          <pic:cNvPr id="1281495286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32347,57 +32347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646699109" name="Picture">
+                  <wp:docPr id="2133434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646699109" name="Picture"/>
+                          <pic:cNvPr id="2133434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32991,57 +32991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065700726" name="Picture">
+                  <wp:docPr id="1433732628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065700726" name="Picture"/>
+                          <pic:cNvPr id="1433732628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33989,57 +33989,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091175709" name="Picture">
+                  <wp:docPr id="170850325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091175709" name="Picture"/>
+                          <pic:cNvPr id="170850325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34092,57 +34092,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734365983" name="Picture">
+                  <wp:docPr id="938432355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734365983" name="Picture"/>
+                          <pic:cNvPr id="938432355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35469,57 +35469,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138674335" name="Picture">
+                  <wp:docPr id="1199080395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138674335" name="Picture"/>
+                          <pic:cNvPr id="1199080395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36612,57 +36612,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846469543" name="Picture">
+                        <wp:docPr id="1915348222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846469543" name="Picture"/>
+                                <pic:cNvPr id="1915348222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37833,57 +37833,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130791236" name="Picture">
+                  <wp:docPr id="1900824491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130791236" name="Picture"/>
+                          <pic:cNvPr id="1900824491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37904,57 +37904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653537097" name="Picture">
+                  <wp:docPr id="2007726154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653537097" name="Picture"/>
+                          <pic:cNvPr id="2007726154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38318,57 +38318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528396083" name="Picture">
+                  <wp:docPr id="621996531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528396083" name="Picture"/>
+                          <pic:cNvPr id="621996531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>