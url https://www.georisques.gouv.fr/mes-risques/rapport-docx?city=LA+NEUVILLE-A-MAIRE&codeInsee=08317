--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902654919" name="Picture">
+                  <wp:docPr id="1830781977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902654919" name="Picture"/>
+                          <pic:cNvPr id="1830781977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914492892" name="Picture">
+                  <wp:docPr id="846358313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914492892" name="Picture"/>
+                          <pic:cNvPr id="846358313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91075867" name="Picture">
+                        <wp:docPr id="1243128208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91075867" name="Picture"/>
+                                <pic:cNvPr id="1243128208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085403441" name="Picture">
+                  <wp:docPr id="1546610817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085403441" name="Picture"/>
+                          <pic:cNvPr id="1546610817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325138590" name="Picture">
+                  <wp:docPr id="1672328884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325138590" name="Picture"/>
+                          <pic:cNvPr id="1672328884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400211835" name="Picture">
+                  <wp:docPr id="1003730461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400211835" name="Picture"/>
+                          <pic:cNvPr id="1003730461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526075587" name="Picture">
+                  <wp:docPr id="384872965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526075587" name="Picture"/>
+                          <pic:cNvPr id="384872965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310886331" name="Picture">
+                  <wp:docPr id="928800571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310886331" name="Picture"/>
+                          <pic:cNvPr id="928800571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983460416" name="Picture">
+                        <wp:docPr id="2068215045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983460416" name="Picture"/>
+                                <pic:cNvPr id="2068215045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235470209" name="Picture">
+                        <wp:docPr id="1868105562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235470209" name="Picture"/>
+                                <pic:cNvPr id="1868105562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14867341" name="Picture">
+                        <wp:docPr id="474286599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14867341" name="Picture"/>
+                                <pic:cNvPr id="474286599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014214530" name="Picture">
+                        <wp:docPr id="1808094986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014214530" name="Picture"/>
+                                <pic:cNvPr id="1808094986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084727699" name="Picture">
+                        <wp:docPr id="1395762274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084727699" name="Picture"/>
+                                <pic:cNvPr id="1395762274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582747031" name="Picture">
+                        <wp:docPr id="1524644227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582747031" name="Picture"/>
+                                <pic:cNvPr id="1524644227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579251335" name="Picture">
+                        <wp:docPr id="1794794129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579251335" name="Picture"/>
+                                <pic:cNvPr id="1794794129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939051027" name="Picture">
+                        <wp:docPr id="1076172352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939051027" name="Picture"/>
+                                <pic:cNvPr id="1076172352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891867121" name="Picture">
+                        <wp:docPr id="2066463989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891867121" name="Picture"/>
+                                <pic:cNvPr id="2066463989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059720262" name="Picture">
+                        <wp:docPr id="1777365676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059720262" name="Picture"/>
+                                <pic:cNvPr id="1777365676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742740271" name="Picture">
+                        <wp:docPr id="1886526817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742740271" name="Picture"/>
+                                <pic:cNvPr id="1886526817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594391703" name="Picture">
+                        <wp:docPr id="712261568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594391703" name="Picture"/>
+                                <pic:cNvPr id="712261568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731066865" name="Picture">
+                        <wp:docPr id="144473689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731066865" name="Picture"/>
+                                <pic:cNvPr id="144473689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503161906" name="Picture">
+                        <wp:docPr id="593775092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503161906" name="Picture"/>
+                                <pic:cNvPr id="593775092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417055494" name="Picture">
+                        <wp:docPr id="30594696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417055494" name="Picture"/>
+                                <pic:cNvPr id="30594696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70346401" name="Picture">
+                  <wp:docPr id="329587465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70346401" name="Picture"/>
+                          <pic:cNvPr id="329587465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819320903" name="Picture">
+                  <wp:docPr id="2097307627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819320903" name="Picture"/>
+                          <pic:cNvPr id="2097307627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165573115" name="Picture">
+                  <wp:docPr id="60130754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165573115" name="Picture"/>
+                          <pic:cNvPr id="60130754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045968198" name="Picture">
+                  <wp:docPr id="422116037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045968198" name="Picture"/>
+                          <pic:cNvPr id="422116037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355463848" name="Picture">
+                  <wp:docPr id="1134464055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355463848" name="Picture"/>
+                          <pic:cNvPr id="1134464055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883866831" name="Picture">
+                  <wp:docPr id="1356483202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883866831" name="Picture"/>
+                          <pic:cNvPr id="1356483202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188604729" name="Picture">
+                        <wp:docPr id="862870455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188604729" name="Picture"/>
+                                <pic:cNvPr id="862870455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102416162" name="Picture">
+                  <wp:docPr id="1465859593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102416162" name="Picture"/>
+                          <pic:cNvPr id="1465859593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590531830" name="Picture">
+                  <wp:docPr id="823125355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590531830" name="Picture"/>
+                          <pic:cNvPr id="823125355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975011903" name="Picture">
+                  <wp:docPr id="1895670558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975011903" name="Picture"/>
+                          <pic:cNvPr id="1895670558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104034595" name="Picture">
+                  <wp:docPr id="970152946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104034595" name="Picture"/>
+                          <pic:cNvPr id="970152946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613566237" name="Picture">
+                  <wp:docPr id="172168022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613566237" name="Picture"/>
+                          <pic:cNvPr id="172168022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477105205" name="Picture">
+                  <wp:docPr id="1566505050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477105205" name="Picture"/>
+                          <pic:cNvPr id="1566505050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900003020" name="Picture">
+                        <wp:docPr id="123889109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900003020" name="Picture"/>
+                                <pic:cNvPr id="123889109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831994746" name="Picture">
+                  <wp:docPr id="768917835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831994746" name="Picture"/>
+                          <pic:cNvPr id="768917835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139996522" name="Picture">
+                  <wp:docPr id="493476569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139996522" name="Picture"/>
+                          <pic:cNvPr id="493476569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991145131" name="Picture">
+                  <wp:docPr id="261811523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991145131" name="Picture"/>
+                          <pic:cNvPr id="261811523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986534719" name="Picture">
+                  <wp:docPr id="334797565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986534719" name="Picture"/>
+                          <pic:cNvPr id="334797565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106007549" name="Picture">
+                  <wp:docPr id="584871646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106007549" name="Picture"/>
+                          <pic:cNvPr id="584871646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542556992" name="Picture">
+                  <wp:docPr id="506720984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542556992" name="Picture"/>
+                          <pic:cNvPr id="506720984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220149299" name="Picture">
+                        <wp:docPr id="545541086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220149299" name="Picture"/>
+                                <pic:cNvPr id="545541086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523790173" name="Picture">
+                  <wp:docPr id="555800612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523790173" name="Picture"/>
+                          <pic:cNvPr id="555800612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695361761" name="Picture">
+                  <wp:docPr id="944442235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695361761" name="Picture"/>
+                          <pic:cNvPr id="944442235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111892522" name="Picture">
+                  <wp:docPr id="1452747683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111892522" name="Picture"/>
+                          <pic:cNvPr id="1452747683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416158492" name="Picture">
+                  <wp:docPr id="1379783960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416158492" name="Picture"/>
+                          <pic:cNvPr id="1379783960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053842705" name="Picture">
+                  <wp:docPr id="732820819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053842705" name="Picture"/>
+                          <pic:cNvPr id="732820819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456057439" name="Picture">
+                  <wp:docPr id="1584047006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456057439" name="Picture"/>
+                          <pic:cNvPr id="1584047006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611540940" name="Picture">
+                        <wp:docPr id="492072625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611540940" name="Picture"/>
+                                <pic:cNvPr id="492072625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90480857" name="Picture">
+                  <wp:docPr id="794005395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90480857" name="Picture"/>
+                          <pic:cNvPr id="794005395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347449840" name="Picture">
+                  <wp:docPr id="298601774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347449840" name="Picture"/>
+                          <pic:cNvPr id="298601774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745562301" name="Picture">
+                  <wp:docPr id="1308575801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745562301" name="Picture"/>
+                          <pic:cNvPr id="1308575801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194807010" name="Picture">
+                  <wp:docPr id="1722981846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194807010" name="Picture"/>
+                          <pic:cNvPr id="1722981846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732034952" name="Picture">
+                  <wp:docPr id="1788441833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732034952" name="Picture"/>
+                          <pic:cNvPr id="1788441833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258974313" name="Picture">
+                  <wp:docPr id="1914230201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258974313" name="Picture"/>
+                          <pic:cNvPr id="1914230201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481135731" name="Picture">
+                  <wp:docPr id="115366607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481135731" name="Picture"/>
+                          <pic:cNvPr id="115366607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051742648" name="Picture">
+                  <wp:docPr id="911632868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051742648" name="Picture"/>
+                          <pic:cNvPr id="911632868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580492405" name="Picture">
+                  <wp:docPr id="1061970930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580492405" name="Picture"/>
+                          <pic:cNvPr id="1061970930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>