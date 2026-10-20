--- v0 (2026-08-19)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037979817" name="Picture">
+                  <wp:docPr id="1227676850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037979817" name="Picture"/>
+                          <pic:cNvPr id="1227676850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71952701" name="Picture">
+                  <wp:docPr id="1354741559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71952701" name="Picture"/>
+                          <pic:cNvPr id="1354741559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348188768" name="Picture">
+                        <wp:docPr id="1197592477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348188768" name="Picture"/>
+                                <pic:cNvPr id="1197592477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705256700" name="Picture">
+                  <wp:docPr id="1213122345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705256700" name="Picture"/>
+                          <pic:cNvPr id="1213122345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984845553" name="Picture">
+                  <wp:docPr id="1098527730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984845553" name="Picture"/>
+                          <pic:cNvPr id="1098527730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143232832" name="Picture">
+                  <wp:docPr id="2124483958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143232832" name="Picture"/>
+                          <pic:cNvPr id="2124483958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344824063" name="Picture">
+                  <wp:docPr id="155449632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344824063" name="Picture"/>
+                          <pic:cNvPr id="155449632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624729340" name="Picture">
+                  <wp:docPr id="23958885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624729340" name="Picture"/>
+                          <pic:cNvPr id="23958885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160894814" name="Picture">
+                        <wp:docPr id="104770054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160894814" name="Picture"/>
+                                <pic:cNvPr id="104770054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742847947" name="Picture">
+                        <wp:docPr id="2096876369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742847947" name="Picture"/>
+                                <pic:cNvPr id="2096876369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938491643" name="Picture">
+                        <wp:docPr id="1989764438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938491643" name="Picture"/>
+                                <pic:cNvPr id="1989764438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611765506" name="Picture">
+                        <wp:docPr id="1729195850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611765506" name="Picture"/>
+                                <pic:cNvPr id="1729195850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016706263" name="Picture">
+                        <wp:docPr id="920316422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016706263" name="Picture"/>
+                                <pic:cNvPr id="920316422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534248766" name="Picture">
+                        <wp:docPr id="1843124683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534248766" name="Picture"/>
+                                <pic:cNvPr id="1843124683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268890819" name="Picture">
+                        <wp:docPr id="153096060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268890819" name="Picture"/>
+                                <pic:cNvPr id="153096060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902793199" name="Picture">
+                        <wp:docPr id="1919941398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902793199" name="Picture"/>
+                                <pic:cNvPr id="1919941398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016475522" name="Picture">
+                        <wp:docPr id="486005549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016475522" name="Picture"/>
+                                <pic:cNvPr id="486005549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219274612" name="Picture">
+                        <wp:docPr id="1506201246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219274612" name="Picture"/>
+                                <pic:cNvPr id="1506201246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612086871" name="Picture">
+                        <wp:docPr id="2137735802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612086871" name="Picture"/>
+                                <pic:cNvPr id="2137735802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916455692" name="Picture">
+                        <wp:docPr id="2034495849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916455692" name="Picture"/>
+                                <pic:cNvPr id="2034495849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155682979" name="Picture">
+                  <wp:docPr id="1507555045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155682979" name="Picture"/>
+                          <pic:cNvPr id="1507555045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540624086" name="Picture">
+                  <wp:docPr id="2137257916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540624086" name="Picture"/>
+                          <pic:cNvPr id="2137257916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848691128" name="Picture">
+                  <wp:docPr id="754143166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848691128" name="Picture"/>
+                          <pic:cNvPr id="754143166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498471076" name="Picture">
+                  <wp:docPr id="667427834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498471076" name="Picture"/>
+                          <pic:cNvPr id="667427834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813403540" name="Picture">
+                  <wp:docPr id="1248527920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813403540" name="Picture"/>
+                          <pic:cNvPr id="1248527920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251905000" name="Picture">
+                  <wp:docPr id="746497088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251905000" name="Picture"/>
+                          <pic:cNvPr id="746497088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910141214" name="Picture">
+                        <wp:docPr id="1376603177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910141214" name="Picture"/>
+                                <pic:cNvPr id="1376603177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915058711" name="Picture">
+                  <wp:docPr id="615235830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915058711" name="Picture"/>
+                          <pic:cNvPr id="615235830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757503338" name="Picture">
+                  <wp:docPr id="1834062804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757503338" name="Picture"/>
+                          <pic:cNvPr id="1834062804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244758509" name="Picture">
+                  <wp:docPr id="1426450003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244758509" name="Picture"/>
+                          <pic:cNvPr id="1426450003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924686551" name="Picture">
+                  <wp:docPr id="384625018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924686551" name="Picture"/>
+                          <pic:cNvPr id="384625018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386544183" name="Picture">
+                  <wp:docPr id="1026166805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386544183" name="Picture"/>
+                          <pic:cNvPr id="1026166805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723669341" name="Picture">
+                  <wp:docPr id="1823111492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723669341" name="Picture"/>
+                          <pic:cNvPr id="1823111492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533122348" name="Picture">
+                        <wp:docPr id="435790280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533122348" name="Picture"/>
+                                <pic:cNvPr id="435790280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426589934" name="Picture">
+                  <wp:docPr id="640060394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426589934" name="Picture"/>
+                          <pic:cNvPr id="640060394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037199110" name="Picture">
+                  <wp:docPr id="1819038019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037199110" name="Picture"/>
+                          <pic:cNvPr id="1819038019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959881558" name="Picture">
+                  <wp:docPr id="495225522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959881558" name="Picture"/>
+                          <pic:cNvPr id="495225522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140163243" name="Picture">
+                  <wp:docPr id="434623780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140163243" name="Picture"/>
+                          <pic:cNvPr id="434623780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083135036" name="Picture">
+                  <wp:docPr id="1546596453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083135036" name="Picture"/>
+                          <pic:cNvPr id="1546596453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556850508" name="Picture">
+                  <wp:docPr id="805847997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556850508" name="Picture"/>
+                          <pic:cNvPr id="805847997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545457848" name="Picture">
+                        <wp:docPr id="1827176386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545457848" name="Picture"/>
+                                <pic:cNvPr id="1827176386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134116697" name="Picture">
+                  <wp:docPr id="504355913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134116697" name="Picture"/>
+                          <pic:cNvPr id="504355913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056709911" name="Picture">
+                  <wp:docPr id="68860320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056709911" name="Picture"/>
+                          <pic:cNvPr id="68860320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695428134" name="Picture">
+                  <wp:docPr id="333856407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695428134" name="Picture"/>
+                          <pic:cNvPr id="333856407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019865837" name="Picture">
+                  <wp:docPr id="1767362295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019865837" name="Picture"/>
+                          <pic:cNvPr id="1767362295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603946110" name="Picture">
+                  <wp:docPr id="36419441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603946110" name="Picture"/>
+                          <pic:cNvPr id="36419441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870130554" name="Picture">
+                  <wp:docPr id="17938012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870130554" name="Picture"/>
+                          <pic:cNvPr id="17938012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358762231" name="Picture">
+                        <wp:docPr id="2072233168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358762231" name="Picture"/>
+                                <pic:cNvPr id="2072233168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3222447" name="Picture">
+                  <wp:docPr id="2007776938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3222447" name="Picture"/>
+                          <pic:cNvPr id="2007776938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112167402" name="Picture">
+                  <wp:docPr id="1494593270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112167402" name="Picture"/>
+                          <pic:cNvPr id="1494593270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670617105" name="Picture">
+                  <wp:docPr id="1568438897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670617105" name="Picture"/>
+                          <pic:cNvPr id="1568438897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>