--- v1 (2026-10-20)
+++ v2 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227676850" name="Picture">
+                  <wp:docPr id="78544152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227676850" name="Picture"/>
+                          <pic:cNvPr id="78544152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354741559" name="Picture">
+                  <wp:docPr id="174582925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354741559" name="Picture"/>
+                          <pic:cNvPr id="174582925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197592477" name="Picture">
+                        <wp:docPr id="439311404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197592477" name="Picture"/>
+                                <pic:cNvPr id="439311404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213122345" name="Picture">
+                  <wp:docPr id="293808948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213122345" name="Picture"/>
+                          <pic:cNvPr id="293808948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098527730" name="Picture">
+                  <wp:docPr id="173673963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098527730" name="Picture"/>
+                          <pic:cNvPr id="173673963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124483958" name="Picture">
+                  <wp:docPr id="1578955853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124483958" name="Picture"/>
+                          <pic:cNvPr id="1578955853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155449632" name="Picture">
+                  <wp:docPr id="1929690644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155449632" name="Picture"/>
+                          <pic:cNvPr id="1929690644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23958885" name="Picture">
+                  <wp:docPr id="1042888442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23958885" name="Picture"/>
+                          <pic:cNvPr id="1042888442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104770054" name="Picture">
+                        <wp:docPr id="649692689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104770054" name="Picture"/>
+                                <pic:cNvPr id="649692689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096876369" name="Picture">
+                        <wp:docPr id="425125349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096876369" name="Picture"/>
+                                <pic:cNvPr id="425125349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989764438" name="Picture">
+                        <wp:docPr id="1679095866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989764438" name="Picture"/>
+                                <pic:cNvPr id="1679095866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729195850" name="Picture">
+                        <wp:docPr id="2108295907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729195850" name="Picture"/>
+                                <pic:cNvPr id="2108295907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920316422" name="Picture">
+                        <wp:docPr id="2080801060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920316422" name="Picture"/>
+                                <pic:cNvPr id="2080801060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843124683" name="Picture">
+                        <wp:docPr id="959267278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843124683" name="Picture"/>
+                                <pic:cNvPr id="959267278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153096060" name="Picture">
+                        <wp:docPr id="298334851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153096060" name="Picture"/>
+                                <pic:cNvPr id="298334851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919941398" name="Picture">
+                        <wp:docPr id="1346981542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919941398" name="Picture"/>
+                                <pic:cNvPr id="1346981542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486005549" name="Picture">
+                        <wp:docPr id="1595447795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486005549" name="Picture"/>
+                                <pic:cNvPr id="1595447795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506201246" name="Picture">
+                        <wp:docPr id="165232160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506201246" name="Picture"/>
+                                <pic:cNvPr id="165232160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137735802" name="Picture">
+                        <wp:docPr id="1326183412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137735802" name="Picture"/>
+                                <pic:cNvPr id="1326183412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034495849" name="Picture">
+                        <wp:docPr id="1633081943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034495849" name="Picture"/>
+                                <pic:cNvPr id="1633081943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507555045" name="Picture">
+                  <wp:docPr id="1086370161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507555045" name="Picture"/>
+                          <pic:cNvPr id="1086370161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137257916" name="Picture">
+                  <wp:docPr id="2006905092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137257916" name="Picture"/>
+                          <pic:cNvPr id="2006905092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754143166" name="Picture">
+                  <wp:docPr id="2139799462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754143166" name="Picture"/>
+                          <pic:cNvPr id="2139799462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667427834" name="Picture">
+                  <wp:docPr id="1353483285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667427834" name="Picture"/>
+                          <pic:cNvPr id="1353483285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248527920" name="Picture">
+                  <wp:docPr id="1360322737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248527920" name="Picture"/>
+                          <pic:cNvPr id="1360322737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746497088" name="Picture">
+                  <wp:docPr id="1863539168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746497088" name="Picture"/>
+                          <pic:cNvPr id="1863539168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376603177" name="Picture">
+                        <wp:docPr id="49899361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376603177" name="Picture"/>
+                                <pic:cNvPr id="49899361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615235830" name="Picture">
+                  <wp:docPr id="1002957660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615235830" name="Picture"/>
+                          <pic:cNvPr id="1002957660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834062804" name="Picture">
+                  <wp:docPr id="1580159644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834062804" name="Picture"/>
+                          <pic:cNvPr id="1580159644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426450003" name="Picture">
+                  <wp:docPr id="396686423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426450003" name="Picture"/>
+                          <pic:cNvPr id="396686423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384625018" name="Picture">
+                  <wp:docPr id="1677654705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384625018" name="Picture"/>
+                          <pic:cNvPr id="1677654705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026166805" name="Picture">
+                  <wp:docPr id="1354359225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026166805" name="Picture"/>
+                          <pic:cNvPr id="1354359225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823111492" name="Picture">
+                  <wp:docPr id="1505265153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823111492" name="Picture"/>
+                          <pic:cNvPr id="1505265153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435790280" name="Picture">
+                        <wp:docPr id="2068374239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435790280" name="Picture"/>
+                                <pic:cNvPr id="2068374239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640060394" name="Picture">
+                  <wp:docPr id="1725819705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640060394" name="Picture"/>
+                          <pic:cNvPr id="1725819705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819038019" name="Picture">
+                  <wp:docPr id="685466937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819038019" name="Picture"/>
+                          <pic:cNvPr id="685466937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495225522" name="Picture">
+                  <wp:docPr id="1992236610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495225522" name="Picture"/>
+                          <pic:cNvPr id="1992236610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434623780" name="Picture">
+                  <wp:docPr id="508380399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434623780" name="Picture"/>
+                          <pic:cNvPr id="508380399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546596453" name="Picture">
+                  <wp:docPr id="1324625622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546596453" name="Picture"/>
+                          <pic:cNvPr id="1324625622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805847997" name="Picture">
+                  <wp:docPr id="416079726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805847997" name="Picture"/>
+                          <pic:cNvPr id="416079726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827176386" name="Picture">
+                        <wp:docPr id="1707844618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827176386" name="Picture"/>
+                                <pic:cNvPr id="1707844618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504355913" name="Picture">
+                  <wp:docPr id="453128306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504355913" name="Picture"/>
+                          <pic:cNvPr id="453128306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68860320" name="Picture">
+                  <wp:docPr id="1650141957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68860320" name="Picture"/>
+                          <pic:cNvPr id="1650141957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333856407" name="Picture">
+                  <wp:docPr id="412114348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333856407" name="Picture"/>
+                          <pic:cNvPr id="412114348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767362295" name="Picture">
+                  <wp:docPr id="837036569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767362295" name="Picture"/>
+                          <pic:cNvPr id="837036569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36419441" name="Picture">
+                  <wp:docPr id="2025008707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36419441" name="Picture"/>
+                          <pic:cNvPr id="2025008707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17938012" name="Picture">
+                  <wp:docPr id="459824496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17938012" name="Picture"/>
+                          <pic:cNvPr id="459824496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072233168" name="Picture">
+                        <wp:docPr id="507504874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072233168" name="Picture"/>
+                                <pic:cNvPr id="507504874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007776938" name="Picture">
+                  <wp:docPr id="1206232448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007776938" name="Picture"/>
+                          <pic:cNvPr id="1206232448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494593270" name="Picture">
+                  <wp:docPr id="2019121149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494593270" name="Picture"/>
+                          <pic:cNvPr id="2019121149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568438897" name="Picture">
+                  <wp:docPr id="1494609445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568438897" name="Picture"/>
+                          <pic:cNvPr id="1494609445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>