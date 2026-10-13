--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567660751" name="Picture">
+                  <wp:docPr id="1552933011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567660751" name="Picture"/>
+                          <pic:cNvPr id="1552933011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220932369" name="Picture">
+                  <wp:docPr id="699093754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220932369" name="Picture"/>
+                          <pic:cNvPr id="699093754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918899394" name="Picture">
+                        <wp:docPr id="1935222580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918899394" name="Picture"/>
+                                <pic:cNvPr id="1935222580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358625442" name="Picture">
+                  <wp:docPr id="1371053290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358625442" name="Picture"/>
+                          <pic:cNvPr id="1371053290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831020237" name="Picture">
+                  <wp:docPr id="710961877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831020237" name="Picture"/>
+                          <pic:cNvPr id="710961877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280801908" name="Picture">
+                  <wp:docPr id="701396806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280801908" name="Picture"/>
+                          <pic:cNvPr id="701396806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095029077" name="Picture">
+                  <wp:docPr id="52573588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095029077" name="Picture"/>
+                          <pic:cNvPr id="52573588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084307231" name="Picture">
+                  <wp:docPr id="1942457269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084307231" name="Picture"/>
+                          <pic:cNvPr id="1942457269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174877197" name="Picture">
+                        <wp:docPr id="173556106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174877197" name="Picture"/>
+                                <pic:cNvPr id="173556106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873681173" name="Picture">
+                        <wp:docPr id="766099596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873681173" name="Picture"/>
+                                <pic:cNvPr id="766099596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079464912" name="Picture">
+                        <wp:docPr id="1864632972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079464912" name="Picture"/>
+                                <pic:cNvPr id="1864632972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172532732" name="Picture">
+                        <wp:docPr id="1756004552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172532732" name="Picture"/>
+                                <pic:cNvPr id="1756004552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950659363" name="Picture">
+                        <wp:docPr id="593830353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950659363" name="Picture"/>
+                                <pic:cNvPr id="593830353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890764928" name="Picture">
+                        <wp:docPr id="1742601787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890764928" name="Picture"/>
+                                <pic:cNvPr id="1742601787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803573373" name="Picture">
+                        <wp:docPr id="1496003875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803573373" name="Picture"/>
+                                <pic:cNvPr id="1496003875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717063365" name="Picture">
+                        <wp:docPr id="176083890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717063365" name="Picture"/>
+                                <pic:cNvPr id="176083890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780032777" name="Picture">
+                        <wp:docPr id="745823505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780032777" name="Picture"/>
+                                <pic:cNvPr id="745823505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906178268" name="Picture">
+                        <wp:docPr id="1181709675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906178268" name="Picture"/>
+                                <pic:cNvPr id="1181709675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934717058" name="Picture">
+                        <wp:docPr id="1993939897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934717058" name="Picture"/>
+                                <pic:cNvPr id="1993939897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832980517" name="Picture">
+                        <wp:docPr id="2105438595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832980517" name="Picture"/>
+                                <pic:cNvPr id="2105438595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388922796" name="Picture">
+                  <wp:docPr id="1307244785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388922796" name="Picture"/>
+                          <pic:cNvPr id="1307244785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020020006" name="Picture">
+                  <wp:docPr id="1987610010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020020006" name="Picture"/>
+                          <pic:cNvPr id="1987610010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375244847" name="Picture">
+                  <wp:docPr id="1396901823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375244847" name="Picture"/>
+                          <pic:cNvPr id="1396901823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835245692" name="Picture">
+                  <wp:docPr id="1744574877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835245692" name="Picture"/>
+                          <pic:cNvPr id="1744574877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178201342" name="Picture">
+                  <wp:docPr id="638550337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178201342" name="Picture"/>
+                          <pic:cNvPr id="638550337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187773950" name="Picture">
+                  <wp:docPr id="518698806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187773950" name="Picture"/>
+                          <pic:cNvPr id="518698806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75172068" name="Picture">
+                        <wp:docPr id="833824618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75172068" name="Picture"/>
+                                <pic:cNvPr id="833824618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947706021" name="Picture">
+                  <wp:docPr id="956005636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947706021" name="Picture"/>
+                          <pic:cNvPr id="956005636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664648855" name="Picture">
+                  <wp:docPr id="284453011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664648855" name="Picture"/>
+                          <pic:cNvPr id="284453011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071837864" name="Picture">
+                  <wp:docPr id="945067408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071837864" name="Picture"/>
+                          <pic:cNvPr id="945067408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216105123" name="Picture">
+                  <wp:docPr id="642747199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216105123" name="Picture"/>
+                          <pic:cNvPr id="642747199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695751558" name="Picture">
+                  <wp:docPr id="1980389749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695751558" name="Picture"/>
+                          <pic:cNvPr id="1980389749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886513610" name="Picture">
+                  <wp:docPr id="768680764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886513610" name="Picture"/>
+                          <pic:cNvPr id="768680764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124128646" name="Picture">
+                        <wp:docPr id="1472838772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124128646" name="Picture"/>
+                                <pic:cNvPr id="1472838772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926434073" name="Picture">
+                        <wp:docPr id="1745298558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926434073" name="Picture"/>
+                                <pic:cNvPr id="1745298558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164846328" name="Picture">
+                  <wp:docPr id="1916210966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164846328" name="Picture"/>
+                          <pic:cNvPr id="1916210966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400702690" name="Picture">
+                  <wp:docPr id="1521279222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400702690" name="Picture"/>
+                          <pic:cNvPr id="1521279222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428905477" name="Picture">
+                  <wp:docPr id="1895639452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428905477" name="Picture"/>
+                          <pic:cNvPr id="1895639452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496123610" name="Picture">
+                  <wp:docPr id="677744800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496123610" name="Picture"/>
+                          <pic:cNvPr id="677744800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226457827" name="Picture">
+                  <wp:docPr id="1880183141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226457827" name="Picture"/>
+                          <pic:cNvPr id="1880183141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067609057" name="Picture">
+                  <wp:docPr id="1048656832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067609057" name="Picture"/>
+                          <pic:cNvPr id="1048656832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917948015" name="Picture">
+                        <wp:docPr id="2147374774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917948015" name="Picture"/>
+                                <pic:cNvPr id="2147374774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577058471" name="Picture">
+                  <wp:docPr id="1217805746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577058471" name="Picture"/>
+                          <pic:cNvPr id="1217805746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542240640" name="Picture">
+                  <wp:docPr id="38113811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542240640" name="Picture"/>
+                          <pic:cNvPr id="38113811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034855433" name="Picture">
+                  <wp:docPr id="93033556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034855433" name="Picture"/>
+                          <pic:cNvPr id="93033556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025764464" name="Picture">
+                  <wp:docPr id="1738877161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025764464" name="Picture"/>
+                          <pic:cNvPr id="1738877161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946021881" name="Picture">
+                  <wp:docPr id="806094254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946021881" name="Picture"/>
+                          <pic:cNvPr id="806094254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612049644" name="Picture">
+                  <wp:docPr id="927690164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612049644" name="Picture"/>
+                          <pic:cNvPr id="927690164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125672978" name="Picture">
+                        <wp:docPr id="719840444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125672978" name="Picture"/>
+                                <pic:cNvPr id="719840444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212176401" name="Picture">
+                  <wp:docPr id="1185749657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212176401" name="Picture"/>
+                          <pic:cNvPr id="1185749657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256993774" name="Picture">
+                  <wp:docPr id="1893551045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256993774" name="Picture"/>
+                          <pic:cNvPr id="1893551045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942336701" name="Picture">
+                  <wp:docPr id="549156915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942336701" name="Picture"/>
+                          <pic:cNvPr id="549156915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>