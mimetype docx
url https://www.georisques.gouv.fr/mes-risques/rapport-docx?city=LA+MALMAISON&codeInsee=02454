--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040543231" name="Picture">
+                  <wp:docPr id="448063395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040543231" name="Picture"/>
+                          <pic:cNvPr id="448063395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243843061" name="Picture">
+                  <wp:docPr id="125200282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243843061" name="Picture"/>
+                          <pic:cNvPr id="125200282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127311953" name="Picture">
+                        <wp:docPr id="1400251279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127311953" name="Picture"/>
+                                <pic:cNvPr id="1400251279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130455517" name="Picture">
+                  <wp:docPr id="1033279498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130455517" name="Picture"/>
+                          <pic:cNvPr id="1033279498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631321047" name="Picture">
+                  <wp:docPr id="1348293926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631321047" name="Picture"/>
+                          <pic:cNvPr id="1348293926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929695553" name="Picture">
+                  <wp:docPr id="1645264729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929695553" name="Picture"/>
+                          <pic:cNvPr id="1645264729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365774110" name="Picture">
+                  <wp:docPr id="1679329149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365774110" name="Picture"/>
+                          <pic:cNvPr id="1679329149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928690352" name="Picture">
+                  <wp:docPr id="1306523564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928690352" name="Picture"/>
+                          <pic:cNvPr id="1306523564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255581315" name="Picture">
+                        <wp:docPr id="1626498325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255581315" name="Picture"/>
+                                <pic:cNvPr id="1626498325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311199115" name="Picture">
+                        <wp:docPr id="195506606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311199115" name="Picture"/>
+                                <pic:cNvPr id="195506606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677851825" name="Picture">
+                        <wp:docPr id="335942028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677851825" name="Picture"/>
+                                <pic:cNvPr id="335942028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466083451" name="Picture">
+                        <wp:docPr id="1086649401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466083451" name="Picture"/>
+                                <pic:cNvPr id="1086649401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367840464" name="Picture">
+                        <wp:docPr id="286206142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367840464" name="Picture"/>
+                                <pic:cNvPr id="286206142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869149049" name="Picture">
+                        <wp:docPr id="1176077517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869149049" name="Picture"/>
+                                <pic:cNvPr id="1176077517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714599682" name="Picture">
+                        <wp:docPr id="453115870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714599682" name="Picture"/>
+                                <pic:cNvPr id="453115870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096556785" name="Picture">
+                        <wp:docPr id="1845183857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096556785" name="Picture"/>
+                                <pic:cNvPr id="1845183857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382728194" name="Picture">
+                        <wp:docPr id="2064426132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382728194" name="Picture"/>
+                                <pic:cNvPr id="2064426132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047549404" name="Picture">
+                        <wp:docPr id="1021313782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047549404" name="Picture"/>
+                                <pic:cNvPr id="1021313782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540114024" name="Picture">
+                        <wp:docPr id="975978520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540114024" name="Picture"/>
+                                <pic:cNvPr id="975978520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787685472" name="Picture">
+                        <wp:docPr id="1390677070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787685472" name="Picture"/>
+                                <pic:cNvPr id="1390677070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767759647" name="Picture">
+                        <wp:docPr id="1322826132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767759647" name="Picture"/>
+                                <pic:cNvPr id="1322826132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78128831" name="Picture">
+                        <wp:docPr id="1341280945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78128831" name="Picture"/>
+                                <pic:cNvPr id="1341280945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417448875" name="Picture">
+                        <wp:docPr id="381372658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417448875" name="Picture"/>
+                                <pic:cNvPr id="381372658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599693271" name="Picture">
+                  <wp:docPr id="574463337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599693271" name="Picture"/>
+                          <pic:cNvPr id="574463337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088453594" name="Picture">
+                  <wp:docPr id="615065114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088453594" name="Picture"/>
+                          <pic:cNvPr id="615065114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118509352" name="Picture">
+                  <wp:docPr id="1227353231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118509352" name="Picture"/>
+                          <pic:cNvPr id="1227353231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791021474" name="Picture">
+                  <wp:docPr id="1609318678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791021474" name="Picture"/>
+                          <pic:cNvPr id="1609318678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152320453" name="Picture">
+                  <wp:docPr id="944063168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152320453" name="Picture"/>
+                          <pic:cNvPr id="944063168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144391884" name="Picture">
+                  <wp:docPr id="1425595903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144391884" name="Picture"/>
+                          <pic:cNvPr id="1425595903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683511921" name="Picture">
+                        <wp:docPr id="1208006602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683511921" name="Picture"/>
+                                <pic:cNvPr id="1208006602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087835185" name="Picture">
+                  <wp:docPr id="1933610353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087835185" name="Picture"/>
+                          <pic:cNvPr id="1933610353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981791520" name="Picture">
+                  <wp:docPr id="131465662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981791520" name="Picture"/>
+                          <pic:cNvPr id="131465662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853902730" name="Picture">
+                  <wp:docPr id="1252345961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853902730" name="Picture"/>
+                          <pic:cNvPr id="1252345961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82173382" name="Picture">
+                  <wp:docPr id="94967537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82173382" name="Picture"/>
+                          <pic:cNvPr id="94967537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151988640" name="Picture">
+                  <wp:docPr id="435755390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151988640" name="Picture"/>
+                          <pic:cNvPr id="435755390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109309966" name="Picture">
+                  <wp:docPr id="1896613205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109309966" name="Picture"/>
+                          <pic:cNvPr id="1896613205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302512774" name="Picture">
+                        <wp:docPr id="2019488928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302512774" name="Picture"/>
+                                <pic:cNvPr id="2019488928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637467650" name="Picture">
+                  <wp:docPr id="1776902227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637467650" name="Picture"/>
+                          <pic:cNvPr id="1776902227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278904924" name="Picture">
+                  <wp:docPr id="537052500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278904924" name="Picture"/>
+                          <pic:cNvPr id="537052500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644165766" name="Picture">
+                  <wp:docPr id="1234051045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644165766" name="Picture"/>
+                          <pic:cNvPr id="1234051045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485018087" name="Picture">
+                  <wp:docPr id="2110078241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485018087" name="Picture"/>
+                          <pic:cNvPr id="2110078241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58178128" name="Picture">
+                  <wp:docPr id="2051734317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58178128" name="Picture"/>
+                          <pic:cNvPr id="2051734317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32395327" name="Picture">
+                  <wp:docPr id="1763424869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32395327" name="Picture"/>
+                          <pic:cNvPr id="1763424869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139287090" name="Picture">
+                        <wp:docPr id="867670991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139287090" name="Picture"/>
+                                <pic:cNvPr id="867670991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203302485" name="Picture">
+                  <wp:docPr id="122406734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203302485" name="Picture"/>
+                          <pic:cNvPr id="122406734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495035937" name="Picture">
+                  <wp:docPr id="1849178680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495035937" name="Picture"/>
+                          <pic:cNvPr id="1849178680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685523596" name="Picture">
+                  <wp:docPr id="1005828621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685523596" name="Picture"/>
+                          <pic:cNvPr id="1005828621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425400578" name="Picture">
+                  <wp:docPr id="2043440350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425400578" name="Picture"/>
+                          <pic:cNvPr id="2043440350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248094970" name="Picture">
+                  <wp:docPr id="1921680344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248094970" name="Picture"/>
+                          <pic:cNvPr id="1921680344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404758824" name="Picture">
+                  <wp:docPr id="387410777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404758824" name="Picture"/>
+                          <pic:cNvPr id="387410777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394472889" name="Picture">
+                        <wp:docPr id="1030864455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394472889" name="Picture"/>
+                                <pic:cNvPr id="1030864455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223608063" name="Picture">
+                  <wp:docPr id="1613821175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223608063" name="Picture"/>
+                          <pic:cNvPr id="1613821175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53736969" name="Picture">
+                  <wp:docPr id="1342434608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53736969" name="Picture"/>
+                          <pic:cNvPr id="1342434608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372054552" name="Picture">
+                  <wp:docPr id="1127776492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372054552" name="Picture"/>
+                          <pic:cNvPr id="1127776492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659755539" name="Picture">
+                  <wp:docPr id="1741057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659755539" name="Picture"/>
+                          <pic:cNvPr id="1741057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007328737" name="Picture">
+                  <wp:docPr id="81616137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007328737" name="Picture"/>
+                          <pic:cNvPr id="81616137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603863520" name="Picture">
+                  <wp:docPr id="535978055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603863520" name="Picture"/>
+                          <pic:cNvPr id="535978055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259203270" name="Picture">
+                  <wp:docPr id="838240692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259203270" name="Picture"/>
+                          <pic:cNvPr id="838240692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031354153" name="Picture">
+                  <wp:docPr id="1306719078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031354153" name="Picture"/>
+                          <pic:cNvPr id="1306719078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007523512" name="Picture">
+                  <wp:docPr id="1231089128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007523512" name="Picture"/>
+                          <pic:cNvPr id="1231089128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>