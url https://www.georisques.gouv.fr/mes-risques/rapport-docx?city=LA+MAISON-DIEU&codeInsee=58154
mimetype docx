--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087997013" name="Picture">
+                  <wp:docPr id="712559174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087997013" name="Picture"/>
+                          <pic:cNvPr id="712559174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390033038" name="Picture">
+                  <wp:docPr id="1618866622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390033038" name="Picture"/>
+                          <pic:cNvPr id="1618866622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362058290" name="Picture">
+                        <wp:docPr id="899879723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362058290" name="Picture"/>
+                                <pic:cNvPr id="899879723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367926016" name="Picture">
+                  <wp:docPr id="1688710010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367926016" name="Picture"/>
+                          <pic:cNvPr id="1688710010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326789202" name="Picture">
+                  <wp:docPr id="1870994969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326789202" name="Picture"/>
+                          <pic:cNvPr id="1870994969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925783592" name="Picture">
+                  <wp:docPr id="1295662290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925783592" name="Picture"/>
+                          <pic:cNvPr id="1295662290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971892726" name="Picture">
+                  <wp:docPr id="1043936668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971892726" name="Picture"/>
+                          <pic:cNvPr id="1043936668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275305758" name="Picture">
+                  <wp:docPr id="992835245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275305758" name="Picture"/>
+                          <pic:cNvPr id="992835245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962684835" name="Picture">
+                        <wp:docPr id="625996924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962684835" name="Picture"/>
+                                <pic:cNvPr id="625996924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835556489" name="Picture">
+                        <wp:docPr id="180838225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835556489" name="Picture"/>
+                                <pic:cNvPr id="180838225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115201978" name="Picture">
+                        <wp:docPr id="1763283609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115201978" name="Picture"/>
+                                <pic:cNvPr id="1763283609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427298556" name="Picture">
+                        <wp:docPr id="1821590404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427298556" name="Picture"/>
+                                <pic:cNvPr id="1821590404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735340818" name="Picture">
+                        <wp:docPr id="1798941183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735340818" name="Picture"/>
+                                <pic:cNvPr id="1798941183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880259599" name="Picture">
+                        <wp:docPr id="1523335196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880259599" name="Picture"/>
+                                <pic:cNvPr id="1523335196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144879121" name="Picture">
+                        <wp:docPr id="1867842275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144879121" name="Picture"/>
+                                <pic:cNvPr id="1867842275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540624691" name="Picture">
+                        <wp:docPr id="698471001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540624691" name="Picture"/>
+                                <pic:cNvPr id="698471001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947025221" name="Picture">
+                        <wp:docPr id="1398064190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947025221" name="Picture"/>
+                                <pic:cNvPr id="1398064190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102531096" name="Picture">
+                        <wp:docPr id="732590421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102531096" name="Picture"/>
+                                <pic:cNvPr id="732590421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225405760" name="Picture">
+                        <wp:docPr id="61604121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225405760" name="Picture"/>
+                                <pic:cNvPr id="61604121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944432701" name="Picture">
+                        <wp:docPr id="1437942344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944432701" name="Picture"/>
+                                <pic:cNvPr id="1437942344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134688574" name="Picture">
+                        <wp:docPr id="1515919987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134688574" name="Picture"/>
+                                <pic:cNvPr id="1515919987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449599651" name="Picture">
+                        <wp:docPr id="119589942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449599651" name="Picture"/>
+                                <pic:cNvPr id="119589942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162438043" name="Picture">
+                        <wp:docPr id="1111963961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162438043" name="Picture"/>
+                                <pic:cNvPr id="1111963961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035246794" name="Picture">
+                  <wp:docPr id="2106542283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035246794" name="Picture"/>
+                          <pic:cNvPr id="2106542283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371110921" name="Picture">
+                  <wp:docPr id="717630175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371110921" name="Picture"/>
+                          <pic:cNvPr id="717630175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062824060" name="Picture">
+                  <wp:docPr id="2116930892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062824060" name="Picture"/>
+                          <pic:cNvPr id="2116930892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897285733" name="Picture">
+                  <wp:docPr id="2069463588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897285733" name="Picture"/>
+                          <pic:cNvPr id="2069463588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922465084" name="Picture">
+                  <wp:docPr id="696172485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922465084" name="Picture"/>
+                          <pic:cNvPr id="696172485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388058845" name="Picture">
+                  <wp:docPr id="1771016512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388058845" name="Picture"/>
+                          <pic:cNvPr id="1771016512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98316542" name="Picture">
+                        <wp:docPr id="1912377484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98316542" name="Picture"/>
+                                <pic:cNvPr id="1912377484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342018436" name="Picture">
+                  <wp:docPr id="1612323597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342018436" name="Picture"/>
+                          <pic:cNvPr id="1612323597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855305328" name="Picture">
+                  <wp:docPr id="1080745202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855305328" name="Picture"/>
+                          <pic:cNvPr id="1080745202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455776017" name="Picture">
+                  <wp:docPr id="1434934403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455776017" name="Picture"/>
+                          <pic:cNvPr id="1434934403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33810846" name="Picture">
+                  <wp:docPr id="1435665544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33810846" name="Picture"/>
+                          <pic:cNvPr id="1435665544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416420799" name="Picture">
+                  <wp:docPr id="1245747911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416420799" name="Picture"/>
+                          <pic:cNvPr id="1245747911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665683960" name="Picture">
+                  <wp:docPr id="674113111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665683960" name="Picture"/>
+                          <pic:cNvPr id="674113111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616572098" name="Picture">
+                        <wp:docPr id="1800258298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616572098" name="Picture"/>
+                                <pic:cNvPr id="1800258298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043725456" name="Picture">
+                  <wp:docPr id="54542272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043725456" name="Picture"/>
+                          <pic:cNvPr id="54542272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513651052" name="Picture">
+                  <wp:docPr id="1104408295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513651052" name="Picture"/>
+                          <pic:cNvPr id="1104408295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86159765" name="Picture">
+                  <wp:docPr id="2088399179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86159765" name="Picture"/>
+                          <pic:cNvPr id="2088399179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280429098" name="Picture">
+                  <wp:docPr id="1372693401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280429098" name="Picture"/>
+                          <pic:cNvPr id="1372693401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247065173" name="Picture">
+                  <wp:docPr id="1716609331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247065173" name="Picture"/>
+                          <pic:cNvPr id="1716609331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123664386" name="Picture">
+                  <wp:docPr id="1017768694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123664386" name="Picture"/>
+                          <pic:cNvPr id="1017768694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845730413" name="Picture">
+                  <wp:docPr id="1098091195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845730413" name="Picture"/>
+                          <pic:cNvPr id="1098091195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749466302" name="Picture">
+                  <wp:docPr id="847128121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749466302" name="Picture"/>
+                          <pic:cNvPr id="847128121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652237667" name="Picture">
+                  <wp:docPr id="20209099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652237667" name="Picture"/>
+                          <pic:cNvPr id="20209099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793235362" name="Picture">
+                  <wp:docPr id="1736167408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793235362" name="Picture"/>
+                          <pic:cNvPr id="1736167408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510998258" name="Picture">
+                  <wp:docPr id="2028730087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510998258" name="Picture"/>
+                          <pic:cNvPr id="2028730087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663539227" name="Picture">
+                  <wp:docPr id="2073661948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663539227" name="Picture"/>
+                          <pic:cNvPr id="2073661948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550729336" name="Picture">
+                        <wp:docPr id="1030343214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550729336" name="Picture"/>
+                                <pic:cNvPr id="1030343214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64421038" name="Picture">
+                  <wp:docPr id="172534286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64421038" name="Picture"/>
+                          <pic:cNvPr id="172534286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078368087" name="Picture">
+                  <wp:docPr id="1182990541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078368087" name="Picture"/>
+                          <pic:cNvPr id="1182990541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122150103" name="Picture">
+                  <wp:docPr id="2082759817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122150103" name="Picture"/>
+                          <pic:cNvPr id="2082759817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477511763" name="Picture">
+                  <wp:docPr id="829389556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477511763" name="Picture"/>
+                          <pic:cNvPr id="829389556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653159825" name="Picture">
+                  <wp:docPr id="369223886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653159825" name="Picture"/>
+                          <pic:cNvPr id="369223886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181860249" name="Picture">
+                  <wp:docPr id="44083833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181860249" name="Picture"/>
+                          <pic:cNvPr id="44083833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911008633" name="Picture">
+                        <wp:docPr id="900401034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911008633" name="Picture"/>
+                                <pic:cNvPr id="900401034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758656698" name="Picture">
+                  <wp:docPr id="908476400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758656698" name="Picture"/>
+                          <pic:cNvPr id="908476400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195954933" name="Picture">
+                  <wp:docPr id="853960364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195954933" name="Picture"/>
+                          <pic:cNvPr id="853960364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288671127" name="Picture">
+                  <wp:docPr id="782770293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288671127" name="Picture"/>
+                          <pic:cNvPr id="782770293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550146281" name="Picture">
+                  <wp:docPr id="2121681362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550146281" name="Picture"/>
+                          <pic:cNvPr id="2121681362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662112304" name="Picture">
+                  <wp:docPr id="2141488054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662112304" name="Picture"/>
+                          <pic:cNvPr id="2141488054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274229556" name="Picture">
+                  <wp:docPr id="283164607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274229556" name="Picture"/>
+                          <pic:cNvPr id="283164607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>