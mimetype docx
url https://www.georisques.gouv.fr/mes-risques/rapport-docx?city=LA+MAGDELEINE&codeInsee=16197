--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584485679" name="Picture">
+                  <wp:docPr id="1259148227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584485679" name="Picture"/>
+                          <pic:cNvPr id="1259148227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048400885" name="Picture">
+                  <wp:docPr id="778751751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048400885" name="Picture"/>
+                          <pic:cNvPr id="778751751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429521777" name="Picture">
+                        <wp:docPr id="129163063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429521777" name="Picture"/>
+                                <pic:cNvPr id="129163063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896179418" name="Picture">
+                  <wp:docPr id="180410584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896179418" name="Picture"/>
+                          <pic:cNvPr id="180410584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701922280" name="Picture">
+                  <wp:docPr id="1832507863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701922280" name="Picture"/>
+                          <pic:cNvPr id="1832507863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142384224" name="Picture">
+                  <wp:docPr id="1993860176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142384224" name="Picture"/>
+                          <pic:cNvPr id="1993860176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486488770" name="Picture">
+                  <wp:docPr id="2031347921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486488770" name="Picture"/>
+                          <pic:cNvPr id="2031347921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119859478" name="Picture">
+                  <wp:docPr id="525918378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119859478" name="Picture"/>
+                          <pic:cNvPr id="525918378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223819201" name="Picture">
+                        <wp:docPr id="178166896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223819201" name="Picture"/>
+                                <pic:cNvPr id="178166896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808813468" name="Picture">
+                        <wp:docPr id="1156624017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808813468" name="Picture"/>
+                                <pic:cNvPr id="1156624017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138080724" name="Picture">
+                        <wp:docPr id="1443339181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138080724" name="Picture"/>
+                                <pic:cNvPr id="1443339181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770649634" name="Picture">
+                        <wp:docPr id="833344046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770649634" name="Picture"/>
+                                <pic:cNvPr id="833344046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769494008" name="Picture">
+                        <wp:docPr id="454889199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769494008" name="Picture"/>
+                                <pic:cNvPr id="454889199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99646455" name="Picture">
+                        <wp:docPr id="660806064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99646455" name="Picture"/>
+                                <pic:cNvPr id="660806064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554871180" name="Picture">
+                        <wp:docPr id="2104934580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554871180" name="Picture"/>
+                                <pic:cNvPr id="2104934580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354665651" name="Picture">
+                        <wp:docPr id="1970859800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354665651" name="Picture"/>
+                                <pic:cNvPr id="1970859800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056566562" name="Picture">
+                        <wp:docPr id="949740989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056566562" name="Picture"/>
+                                <pic:cNvPr id="949740989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049795779" name="Picture">
+                        <wp:docPr id="702350518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049795779" name="Picture"/>
+                                <pic:cNvPr id="702350518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558773919" name="Picture">
+                        <wp:docPr id="583812793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558773919" name="Picture"/>
+                                <pic:cNvPr id="583812793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280791771" name="Picture">
+                        <wp:docPr id="762376688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280791771" name="Picture"/>
+                                <pic:cNvPr id="762376688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797976239" name="Picture">
+                        <wp:docPr id="1992064922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797976239" name="Picture"/>
+                                <pic:cNvPr id="1992064922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332148098" name="Picture">
+                        <wp:docPr id="1596527006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332148098" name="Picture"/>
+                                <pic:cNvPr id="1596527006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897000277" name="Picture">
+                        <wp:docPr id="1998843755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897000277" name="Picture"/>
+                                <pic:cNvPr id="1998843755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573917992" name="Picture">
+                  <wp:docPr id="1013561281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573917992" name="Picture"/>
+                          <pic:cNvPr id="1013561281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708096436" name="Picture">
+                  <wp:docPr id="834120828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708096436" name="Picture"/>
+                          <pic:cNvPr id="834120828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490412096" name="Picture">
+                  <wp:docPr id="690055307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490412096" name="Picture"/>
+                          <pic:cNvPr id="690055307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688036611" name="Picture">
+                  <wp:docPr id="1749238471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688036611" name="Picture"/>
+                          <pic:cNvPr id="1749238471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812642146" name="Picture">
+                  <wp:docPr id="2078788767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812642146" name="Picture"/>
+                          <pic:cNvPr id="2078788767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995029104" name="Picture">
+                  <wp:docPr id="393548125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995029104" name="Picture"/>
+                          <pic:cNvPr id="393548125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139143850" name="Picture">
+                        <wp:docPr id="1532594686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139143850" name="Picture"/>
+                                <pic:cNvPr id="1532594686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420908126" name="Picture">
+                        <wp:docPr id="136593643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420908126" name="Picture"/>
+                                <pic:cNvPr id="136593643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697069735" name="Picture">
+                  <wp:docPr id="1304686115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697069735" name="Picture"/>
+                          <pic:cNvPr id="1304686115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486537539" name="Picture">
+                  <wp:docPr id="365738495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486537539" name="Picture"/>
+                          <pic:cNvPr id="365738495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833024766" name="Picture">
+                  <wp:docPr id="1069912245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833024766" name="Picture"/>
+                          <pic:cNvPr id="1069912245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826770163" name="Picture">
+                  <wp:docPr id="876780947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826770163" name="Picture"/>
+                          <pic:cNvPr id="876780947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626896593" name="Picture">
+                  <wp:docPr id="1979403439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626896593" name="Picture"/>
+                          <pic:cNvPr id="1979403439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488488847" name="Picture">
+                  <wp:docPr id="232892851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488488847" name="Picture"/>
+                          <pic:cNvPr id="232892851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733018435" name="Picture">
+                        <wp:docPr id="586173933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733018435" name="Picture"/>
+                                <pic:cNvPr id="586173933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341604175" name="Picture">
+                        <wp:docPr id="237050063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341604175" name="Picture"/>
+                                <pic:cNvPr id="237050063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26921,57 +26921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987326671" name="Picture">
+                  <wp:docPr id="1306861647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987326671" name="Picture"/>
+                          <pic:cNvPr id="1306861647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27010,57 +27010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513209627" name="Picture">
+                  <wp:docPr id="612150564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513209627" name="Picture"/>
+                          <pic:cNvPr id="612150564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27699,57 +27699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157677446" name="Picture">
+                  <wp:docPr id="1207255270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157677446" name="Picture"/>
+                          <pic:cNvPr id="1207255270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28787,57 +28787,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502458872" name="Picture">
+                  <wp:docPr id="464259945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502458872" name="Picture"/>
+                          <pic:cNvPr id="464259945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28890,57 +28890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561626678" name="Picture">
+                  <wp:docPr id="38792253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561626678" name="Picture"/>
+                          <pic:cNvPr id="38792253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30363,57 +30363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052670232" name="Picture">
+                  <wp:docPr id="1892983852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052670232" name="Picture"/>
+                          <pic:cNvPr id="1892983852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33079,57 +33079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771322797" name="Picture">
+                  <wp:docPr id="1692354202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771322797" name="Picture"/>
+                          <pic:cNvPr id="1692354202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33168,57 +33168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495494281" name="Picture">
+                  <wp:docPr id="830438377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495494281" name="Picture"/>
+                          <pic:cNvPr id="830438377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33812,57 +33812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928879036" name="Picture">
+                  <wp:docPr id="13177377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928879036" name="Picture"/>
+                          <pic:cNvPr id="13177377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34810,57 +34810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202884454" name="Picture">
+                  <wp:docPr id="1453998076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202884454" name="Picture"/>
+                          <pic:cNvPr id="1453998076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34913,57 +34913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910406299" name="Picture">
+                  <wp:docPr id="613523470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910406299" name="Picture"/>
+                          <pic:cNvPr id="613523470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36290,57 +36290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948096708" name="Picture">
+                  <wp:docPr id="91007175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948096708" name="Picture"/>
+                          <pic:cNvPr id="91007175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37433,57 +37433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348524184" name="Picture">
+                        <wp:docPr id="2070926572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348524184" name="Picture"/>
+                                <pic:cNvPr id="2070926572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38794,57 +38794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974915114" name="Picture">
+                  <wp:docPr id="463823318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974915114" name="Picture"/>
+                          <pic:cNvPr id="463823318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38883,57 +38883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391565709" name="Picture">
+                  <wp:docPr id="280441423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391565709" name="Picture"/>
+                          <pic:cNvPr id="280441423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39527,57 +39527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288695657" name="Picture">
+                  <wp:docPr id="1188773546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288695657" name="Picture"/>
+                          <pic:cNvPr id="1188773546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40525,57 +40525,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651557327" name="Picture">
+                  <wp:docPr id="872832817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651557327" name="Picture"/>
+                          <pic:cNvPr id="872832817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40628,57 +40628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669188207" name="Picture">
+                  <wp:docPr id="992727625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669188207" name="Picture"/>
+                          <pic:cNvPr id="992727625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42005,57 +42005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056570502" name="Picture">
+                  <wp:docPr id="805259327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056570502" name="Picture"/>
+                          <pic:cNvPr id="805259327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43148,57 +43148,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789652086" name="Picture">
+                        <wp:docPr id="1208540471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789652086" name="Picture"/>
+                                <pic:cNvPr id="1208540471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44419,57 +44419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597675127" name="Picture">
+                  <wp:docPr id="1228004684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597675127" name="Picture"/>
+                          <pic:cNvPr id="1228004684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44499,57 +44499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910611494" name="Picture">
+                  <wp:docPr id="1045790855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910611494" name="Picture"/>
+                          <pic:cNvPr id="1045790855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44978,57 +44978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052185098" name="Picture">
+                  <wp:docPr id="998843835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052185098" name="Picture"/>
+                          <pic:cNvPr id="998843835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46573,57 +46573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389712126" name="Picture">
+                  <wp:docPr id="1467896063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389712126" name="Picture"/>
+                          <pic:cNvPr id="1467896063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46644,57 +46644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387416422" name="Picture">
+                  <wp:docPr id="1170055983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387416422" name="Picture"/>
+                          <pic:cNvPr id="1170055983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47058,57 +47058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645364918" name="Picture">
+                  <wp:docPr id="938210014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645364918" name="Picture"/>
+                          <pic:cNvPr id="938210014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>