--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718270888" name="Picture">
+                  <wp:docPr id="2119310225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718270888" name="Picture"/>
+                          <pic:cNvPr id="2119310225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74092674" name="Picture">
+                  <wp:docPr id="1971059373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74092674" name="Picture"/>
+                          <pic:cNvPr id="1971059373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832997591" name="Picture">
+                        <wp:docPr id="718351508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832997591" name="Picture"/>
+                                <pic:cNvPr id="718351508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198264769" name="Picture">
+                  <wp:docPr id="674876030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198264769" name="Picture"/>
+                          <pic:cNvPr id="674876030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400529437" name="Picture">
+                  <wp:docPr id="1973264701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400529437" name="Picture"/>
+                          <pic:cNvPr id="1973264701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581778476" name="Picture">
+                  <wp:docPr id="1877878396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581778476" name="Picture"/>
+                          <pic:cNvPr id="1877878396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408248883" name="Picture">
+                  <wp:docPr id="2048747142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408248883" name="Picture"/>
+                          <pic:cNvPr id="2048747142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32093221" name="Picture">
+                  <wp:docPr id="1699141327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32093221" name="Picture"/>
+                          <pic:cNvPr id="1699141327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532820374" name="Picture">
+                        <wp:docPr id="783677345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532820374" name="Picture"/>
+                                <pic:cNvPr id="783677345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643203701" name="Picture">
+                        <wp:docPr id="126987908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643203701" name="Picture"/>
+                                <pic:cNvPr id="126987908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353240538" name="Picture">
+                        <wp:docPr id="1004300574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353240538" name="Picture"/>
+                                <pic:cNvPr id="1004300574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802252854" name="Picture">
+                        <wp:docPr id="458061532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802252854" name="Picture"/>
+                                <pic:cNvPr id="458061532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142606582" name="Picture">
+                        <wp:docPr id="755662437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142606582" name="Picture"/>
+                                <pic:cNvPr id="755662437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757685365" name="Picture">
+                        <wp:docPr id="2071799952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757685365" name="Picture"/>
+                                <pic:cNvPr id="2071799952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019769069" name="Picture">
+                        <wp:docPr id="207643241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019769069" name="Picture"/>
+                                <pic:cNvPr id="207643241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862407666" name="Picture">
+                        <wp:docPr id="1306683852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862407666" name="Picture"/>
+                                <pic:cNvPr id="1306683852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564723149" name="Picture">
+                        <wp:docPr id="2113101010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564723149" name="Picture"/>
+                                <pic:cNvPr id="2113101010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812708769" name="Picture">
+                        <wp:docPr id="12775342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812708769" name="Picture"/>
+                                <pic:cNvPr id="12775342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123678867" name="Picture">
+                        <wp:docPr id="1943478955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123678867" name="Picture"/>
+                                <pic:cNvPr id="1943478955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862270260" name="Picture">
+                        <wp:docPr id="146583891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862270260" name="Picture"/>
+                                <pic:cNvPr id="146583891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005558852" name="Picture">
+                        <wp:docPr id="1003775267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005558852" name="Picture"/>
+                                <pic:cNvPr id="1003775267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402066959" name="Picture">
+                        <wp:docPr id="1783811079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402066959" name="Picture"/>
+                                <pic:cNvPr id="1783811079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815628310" name="Picture">
+                        <wp:docPr id="109509412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815628310" name="Picture"/>
+                                <pic:cNvPr id="109509412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793528371" name="Picture">
+                  <wp:docPr id="1357277016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793528371" name="Picture"/>
+                          <pic:cNvPr id="1357277016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118005688" name="Picture">
+                  <wp:docPr id="1606802391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118005688" name="Picture"/>
+                          <pic:cNvPr id="1606802391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163463310" name="Picture">
+                  <wp:docPr id="550211216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163463310" name="Picture"/>
+                          <pic:cNvPr id="550211216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546377752" name="Picture">
+                  <wp:docPr id="1982313641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546377752" name="Picture"/>
+                          <pic:cNvPr id="1982313641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554813408" name="Picture">
+                  <wp:docPr id="1619104570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554813408" name="Picture"/>
+                          <pic:cNvPr id="1619104570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120189535" name="Picture">
+                  <wp:docPr id="1478688647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120189535" name="Picture"/>
+                          <pic:cNvPr id="1478688647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712867503" name="Picture">
+                        <wp:docPr id="1678633748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712867503" name="Picture"/>
+                                <pic:cNvPr id="1678633748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180717083" name="Picture">
+                  <wp:docPr id="598234634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180717083" name="Picture"/>
+                          <pic:cNvPr id="598234634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369381940" name="Picture">
+                  <wp:docPr id="786637814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369381940" name="Picture"/>
+                          <pic:cNvPr id="786637814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274106542" name="Picture">
+                  <wp:docPr id="624765045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274106542" name="Picture"/>
+                          <pic:cNvPr id="624765045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290652284" name="Picture">
+                  <wp:docPr id="1669614565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290652284" name="Picture"/>
+                          <pic:cNvPr id="1669614565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611542312" name="Picture">
+                  <wp:docPr id="1401398873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611542312" name="Picture"/>
+                          <pic:cNvPr id="1401398873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961126025" name="Picture">
+                  <wp:docPr id="1215065471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961126025" name="Picture"/>
+                          <pic:cNvPr id="1215065471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593945585" name="Picture">
+                        <wp:docPr id="1173510310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593945585" name="Picture"/>
+                                <pic:cNvPr id="1173510310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838793714" name="Picture">
+                  <wp:docPr id="1767076381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838793714" name="Picture"/>
+                          <pic:cNvPr id="1767076381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148773023" name="Picture">
+                  <wp:docPr id="1388278987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148773023" name="Picture"/>
+                          <pic:cNvPr id="1388278987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513606730" name="Picture">
+                  <wp:docPr id="1703820359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513606730" name="Picture"/>
+                          <pic:cNvPr id="1703820359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566359401" name="Picture">
+                  <wp:docPr id="1541501275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566359401" name="Picture"/>
+                          <pic:cNvPr id="1541501275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138137270" name="Picture">
+                  <wp:docPr id="1729633325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138137270" name="Picture"/>
+                          <pic:cNvPr id="1729633325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219504552" name="Picture">
+                  <wp:docPr id="635350743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219504552" name="Picture"/>
+                          <pic:cNvPr id="635350743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602054058" name="Picture">
+                        <wp:docPr id="2115051450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602054058" name="Picture"/>
+                                <pic:cNvPr id="2115051450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225181924" name="Picture">
+                  <wp:docPr id="192800499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225181924" name="Picture"/>
+                          <pic:cNvPr id="192800499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632275477" name="Picture">
+                  <wp:docPr id="1758605246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632275477" name="Picture"/>
+                          <pic:cNvPr id="1758605246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430185889" name="Picture">
+                  <wp:docPr id="508039633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430185889" name="Picture"/>
+                          <pic:cNvPr id="508039633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426249503" name="Picture">
+                  <wp:docPr id="1591708351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426249503" name="Picture"/>
+                          <pic:cNvPr id="1591708351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754384899" name="Picture">
+                  <wp:docPr id="654962949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754384899" name="Picture"/>
+                          <pic:cNvPr id="654962949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248969683" name="Picture">
+                  <wp:docPr id="2031200940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248969683" name="Picture"/>
+                          <pic:cNvPr id="2031200940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353848904" name="Picture">
+                  <wp:docPr id="1491912106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353848904" name="Picture"/>
+                          <pic:cNvPr id="1491912106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486157248" name="Picture">
+                  <wp:docPr id="1704948962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486157248" name="Picture"/>
+                          <pic:cNvPr id="1704948962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276366064" name="Picture">
+                  <wp:docPr id="512906123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276366064" name="Picture"/>
+                          <pic:cNvPr id="512906123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765876716" name="Picture">
+                        <wp:docPr id="230481178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765876716" name="Picture"/>
+                                <pic:cNvPr id="230481178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089274737" name="Picture">
+                  <wp:docPr id="567078689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089274737" name="Picture"/>
+                          <pic:cNvPr id="567078689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987478214" name="Picture">
+                  <wp:docPr id="294556392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987478214" name="Picture"/>
+                          <pic:cNvPr id="294556392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770052829" name="Picture">
+                  <wp:docPr id="2050087374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770052829" name="Picture"/>
+                          <pic:cNvPr id="2050087374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911941079" name="Picture">
+                  <wp:docPr id="1593923684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911941079" name="Picture"/>
+                          <pic:cNvPr id="1593923684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748336562" name="Picture">
+                  <wp:docPr id="683222829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748336562" name="Picture"/>
+                          <pic:cNvPr id="683222829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990783537" name="Picture">
+                  <wp:docPr id="1329854711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990783537" name="Picture"/>
+                          <pic:cNvPr id="1329854711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123966895" name="Picture">
+                        <wp:docPr id="586213917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123966895" name="Picture"/>
+                                <pic:cNvPr id="586213917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150710369" name="Picture">
+                  <wp:docPr id="1923365620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150710369" name="Picture"/>
+                          <pic:cNvPr id="1923365620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483643923" name="Picture">
+                  <wp:docPr id="1305092891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483643923" name="Picture"/>
+                          <pic:cNvPr id="1305092891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281183986" name="Picture">
+                  <wp:docPr id="1307528129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281183986" name="Picture"/>
+                          <pic:cNvPr id="1307528129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>