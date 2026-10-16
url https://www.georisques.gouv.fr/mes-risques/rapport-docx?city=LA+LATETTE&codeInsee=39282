--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923587919" name="Picture">
+                  <wp:docPr id="468346152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923587919" name="Picture"/>
+                          <pic:cNvPr id="468346152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155230300" name="Picture">
+                  <wp:docPr id="917835526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155230300" name="Picture"/>
+                          <pic:cNvPr id="917835526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802011817" name="Picture">
+                        <wp:docPr id="691854299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802011817" name="Picture"/>
+                                <pic:cNvPr id="691854299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133175457" name="Picture">
+                  <wp:docPr id="1908537421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133175457" name="Picture"/>
+                          <pic:cNvPr id="1908537421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042516749" name="Picture">
+                  <wp:docPr id="124921153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042516749" name="Picture"/>
+                          <pic:cNvPr id="124921153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539241659" name="Picture">
+                  <wp:docPr id="1137983431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539241659" name="Picture"/>
+                          <pic:cNvPr id="1137983431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454573239" name="Picture">
+                  <wp:docPr id="1884498688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454573239" name="Picture"/>
+                          <pic:cNvPr id="1884498688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119955811" name="Picture">
+                  <wp:docPr id="906590420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119955811" name="Picture"/>
+                          <pic:cNvPr id="906590420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761923593" name="Picture">
+                        <wp:docPr id="1565629396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761923593" name="Picture"/>
+                                <pic:cNvPr id="1565629396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432077944" name="Picture">
+                        <wp:docPr id="1424336414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432077944" name="Picture"/>
+                                <pic:cNvPr id="1424336414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441754921" name="Picture">
+                        <wp:docPr id="1249837152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441754921" name="Picture"/>
+                                <pic:cNvPr id="1249837152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108754006" name="Picture">
+                        <wp:docPr id="932254919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108754006" name="Picture"/>
+                                <pic:cNvPr id="932254919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037429440" name="Picture">
+                        <wp:docPr id="1962445665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037429440" name="Picture"/>
+                                <pic:cNvPr id="1962445665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006087591" name="Picture">
+                        <wp:docPr id="421462003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006087591" name="Picture"/>
+                                <pic:cNvPr id="421462003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016891402" name="Picture">
+                        <wp:docPr id="1210587948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016891402" name="Picture"/>
+                                <pic:cNvPr id="1210587948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583682692" name="Picture">
+                        <wp:docPr id="348289273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583682692" name="Picture"/>
+                                <pic:cNvPr id="348289273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179547102" name="Picture">
+                        <wp:docPr id="44763451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179547102" name="Picture"/>
+                                <pic:cNvPr id="44763451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963461677" name="Picture">
+                        <wp:docPr id="1476791251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963461677" name="Picture"/>
+                                <pic:cNvPr id="1476791251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608467072" name="Picture">
+                        <wp:docPr id="236812056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608467072" name="Picture"/>
+                                <pic:cNvPr id="236812056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409916282" name="Picture">
+                        <wp:docPr id="746633449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409916282" name="Picture"/>
+                                <pic:cNvPr id="746633449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219396625" name="Picture">
+                        <wp:docPr id="407179984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219396625" name="Picture"/>
+                                <pic:cNvPr id="407179984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081537406" name="Picture">
+                        <wp:docPr id="1867613716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081537406" name="Picture"/>
+                                <pic:cNvPr id="1867613716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090323043" name="Picture">
+                        <wp:docPr id="111562009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090323043" name="Picture"/>
+                                <pic:cNvPr id="111562009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605380645" name="Picture">
+                  <wp:docPr id="1477351556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605380645" name="Picture"/>
+                          <pic:cNvPr id="1477351556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126860988" name="Picture">
+                  <wp:docPr id="1151027490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126860988" name="Picture"/>
+                          <pic:cNvPr id="1151027490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264419774" name="Picture">
+                  <wp:docPr id="1174667007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264419774" name="Picture"/>
+                          <pic:cNvPr id="1174667007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656045017" name="Picture">
+                  <wp:docPr id="351089810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656045017" name="Picture"/>
+                          <pic:cNvPr id="351089810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542464540" name="Picture">
+                  <wp:docPr id="2041450359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542464540" name="Picture"/>
+                          <pic:cNvPr id="2041450359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796173444" name="Picture">
+                  <wp:docPr id="1145881774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796173444" name="Picture"/>
+                          <pic:cNvPr id="1145881774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847092317" name="Picture">
+                        <wp:docPr id="364208323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847092317" name="Picture"/>
+                                <pic:cNvPr id="364208323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655023061" name="Picture">
+                  <wp:docPr id="1771772219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655023061" name="Picture"/>
+                          <pic:cNvPr id="1771772219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386726890" name="Picture">
+                  <wp:docPr id="1707629223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386726890" name="Picture"/>
+                          <pic:cNvPr id="1707629223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142271855" name="Picture">
+                  <wp:docPr id="1531288997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142271855" name="Picture"/>
+                          <pic:cNvPr id="1531288997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282927589" name="Picture">
+                  <wp:docPr id="1153626169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282927589" name="Picture"/>
+                          <pic:cNvPr id="1153626169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295302032" name="Picture">
+                  <wp:docPr id="789421045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295302032" name="Picture"/>
+                          <pic:cNvPr id="789421045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075108291" name="Picture">
+                  <wp:docPr id="759345567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075108291" name="Picture"/>
+                          <pic:cNvPr id="759345567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388955316" name="Picture">
+                        <wp:docPr id="428957727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388955316" name="Picture"/>
+                                <pic:cNvPr id="428957727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588531810" name="Picture">
+                        <wp:docPr id="787052125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588531810" name="Picture"/>
+                                <pic:cNvPr id="787052125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112511333" name="Picture">
+                  <wp:docPr id="1021999623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112511333" name="Picture"/>
+                          <pic:cNvPr id="1021999623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610253431" name="Picture">
+                  <wp:docPr id="1326482572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610253431" name="Picture"/>
+                          <pic:cNvPr id="1326482572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732956248" name="Picture">
+                  <wp:docPr id="30067423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732956248" name="Picture"/>
+                          <pic:cNvPr id="30067423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336405230" name="Picture">
+                  <wp:docPr id="1398584548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336405230" name="Picture"/>
+                          <pic:cNvPr id="1398584548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530273372" name="Picture">
+                  <wp:docPr id="1507076013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530273372" name="Picture"/>
+                          <pic:cNvPr id="1507076013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043017721" name="Picture">
+                  <wp:docPr id="1002205989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043017721" name="Picture"/>
+                          <pic:cNvPr id="1002205989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406150465" name="Picture">
+                        <wp:docPr id="1095748989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406150465" name="Picture"/>
+                                <pic:cNvPr id="1095748989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878939685" name="Picture">
+                  <wp:docPr id="431143722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878939685" name="Picture"/>
+                          <pic:cNvPr id="431143722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927046248" name="Picture">
+                  <wp:docPr id="875021054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927046248" name="Picture"/>
+                          <pic:cNvPr id="875021054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323762063" name="Picture">
+                  <wp:docPr id="662703964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323762063" name="Picture"/>
+                          <pic:cNvPr id="662703964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815378920" name="Picture">
+                  <wp:docPr id="2031615587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815378920" name="Picture"/>
+                          <pic:cNvPr id="2031615587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274970346" name="Picture">
+                  <wp:docPr id="1190381743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274970346" name="Picture"/>
+                          <pic:cNvPr id="1190381743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358390266" name="Picture">
+                  <wp:docPr id="394940419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358390266" name="Picture"/>
+                          <pic:cNvPr id="394940419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979868121" name="Picture">
+                        <wp:docPr id="1086787716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979868121" name="Picture"/>
+                                <pic:cNvPr id="1086787716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819835046" name="Picture">
+                  <wp:docPr id="1323309557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819835046" name="Picture"/>
+                          <pic:cNvPr id="1323309557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159498331" name="Picture">
+                  <wp:docPr id="920351645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159498331" name="Picture"/>
+                          <pic:cNvPr id="920351645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497468573" name="Picture">
+                  <wp:docPr id="1908562291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497468573" name="Picture"/>
+                          <pic:cNvPr id="1908562291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781028948" name="Picture">
+                  <wp:docPr id="1107332104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781028948" name="Picture"/>
+                          <pic:cNvPr id="1107332104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209031593" name="Picture">
+                  <wp:docPr id="534346174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209031593" name="Picture"/>
+                          <pic:cNvPr id="534346174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357683898" name="Picture">
+                  <wp:docPr id="108693356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357683898" name="Picture"/>
+                          <pic:cNvPr id="108693356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640925677" name="Picture">
+                  <wp:docPr id="1948848427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640925677" name="Picture"/>
+                          <pic:cNvPr id="1948848427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487736661" name="Picture">
+                  <wp:docPr id="154958762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487736661" name="Picture"/>
+                          <pic:cNvPr id="154958762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016752764" name="Picture">
+                  <wp:docPr id="1006269186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016752764" name="Picture"/>
+                          <pic:cNvPr id="1006269186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>