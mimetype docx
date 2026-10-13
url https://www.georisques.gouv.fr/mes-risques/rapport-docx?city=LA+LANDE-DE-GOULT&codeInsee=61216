--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695541104" name="Picture">
+                  <wp:docPr id="52735933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695541104" name="Picture"/>
+                          <pic:cNvPr id="52735933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392273373" name="Picture">
+                  <wp:docPr id="910324525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392273373" name="Picture"/>
+                          <pic:cNvPr id="910324525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035043979" name="Picture">
+                        <wp:docPr id="1865533702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035043979" name="Picture"/>
+                                <pic:cNvPr id="1865533702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165667754" name="Picture">
+                  <wp:docPr id="1922119021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165667754" name="Picture"/>
+                          <pic:cNvPr id="1922119021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571922343" name="Picture">
+                  <wp:docPr id="225994885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571922343" name="Picture"/>
+                          <pic:cNvPr id="225994885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478783820" name="Picture">
+                  <wp:docPr id="1653021772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478783820" name="Picture"/>
+                          <pic:cNvPr id="1653021772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411075104" name="Picture">
+                  <wp:docPr id="1130297486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411075104" name="Picture"/>
+                          <pic:cNvPr id="1130297486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915050975" name="Picture">
+                  <wp:docPr id="571653596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915050975" name="Picture"/>
+                          <pic:cNvPr id="571653596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962900362" name="Picture">
+                        <wp:docPr id="975522643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962900362" name="Picture"/>
+                                <pic:cNvPr id="975522643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938919947" name="Picture">
+                        <wp:docPr id="1093745886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938919947" name="Picture"/>
+                                <pic:cNvPr id="1093745886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337125336" name="Picture">
+                        <wp:docPr id="750903235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337125336" name="Picture"/>
+                                <pic:cNvPr id="750903235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405846415" name="Picture">
+                        <wp:docPr id="554581035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405846415" name="Picture"/>
+                                <pic:cNvPr id="554581035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913113910" name="Picture">
+                        <wp:docPr id="1619371772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913113910" name="Picture"/>
+                                <pic:cNvPr id="1619371772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440029302" name="Picture">
+                        <wp:docPr id="347423853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440029302" name="Picture"/>
+                                <pic:cNvPr id="347423853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675746927" name="Picture">
+                        <wp:docPr id="822177967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675746927" name="Picture"/>
+                                <pic:cNvPr id="822177967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956590963" name="Picture">
+                        <wp:docPr id="1510423546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956590963" name="Picture"/>
+                                <pic:cNvPr id="1510423546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158007359" name="Picture">
+                        <wp:docPr id="1331362721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158007359" name="Picture"/>
+                                <pic:cNvPr id="1331362721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336114835" name="Picture">
+                        <wp:docPr id="514225863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336114835" name="Picture"/>
+                                <pic:cNvPr id="514225863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888013843" name="Picture">
+                        <wp:docPr id="184977277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888013843" name="Picture"/>
+                                <pic:cNvPr id="184977277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544420529" name="Picture">
+                        <wp:docPr id="1267422868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544420529" name="Picture"/>
+                                <pic:cNvPr id="1267422868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800817380" name="Picture">
+                  <wp:docPr id="30050274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800817380" name="Picture"/>
+                          <pic:cNvPr id="30050274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951939221" name="Picture">
+                  <wp:docPr id="182841272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951939221" name="Picture"/>
+                          <pic:cNvPr id="182841272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072954744" name="Picture">
+                  <wp:docPr id="1461797055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072954744" name="Picture"/>
+                          <pic:cNvPr id="1461797055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089660854" name="Picture">
+                  <wp:docPr id="786430279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089660854" name="Picture"/>
+                          <pic:cNvPr id="786430279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470485025" name="Picture">
+                  <wp:docPr id="1527323395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470485025" name="Picture"/>
+                          <pic:cNvPr id="1527323395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039988248" name="Picture">
+                  <wp:docPr id="818559263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039988248" name="Picture"/>
+                          <pic:cNvPr id="818559263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443824195" name="Picture">
+                        <wp:docPr id="1885234084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443824195" name="Picture"/>
+                                <pic:cNvPr id="1885234084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499470267" name="Picture">
+                  <wp:docPr id="265931982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499470267" name="Picture"/>
+                          <pic:cNvPr id="265931982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523250129" name="Picture">
+                  <wp:docPr id="324941642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523250129" name="Picture"/>
+                          <pic:cNvPr id="324941642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608021588" name="Picture">
+                  <wp:docPr id="270415302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608021588" name="Picture"/>
+                          <pic:cNvPr id="270415302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890409277" name="Picture">
+                  <wp:docPr id="796289690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890409277" name="Picture"/>
+                          <pic:cNvPr id="796289690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24209" name="Picture">
+                  <wp:docPr id="1935698155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24209" name="Picture"/>
+                          <pic:cNvPr id="1935698155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854730064" name="Picture">
+                  <wp:docPr id="196173081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854730064" name="Picture"/>
+                          <pic:cNvPr id="196173081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262166005" name="Picture">
+                        <wp:docPr id="296320786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262166005" name="Picture"/>
+                                <pic:cNvPr id="296320786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890610556" name="Picture">
+                        <wp:docPr id="1297108066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890610556" name="Picture"/>
+                                <pic:cNvPr id="1297108066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641914524" name="Picture">
+                  <wp:docPr id="400292661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641914524" name="Picture"/>
+                          <pic:cNvPr id="400292661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758934665" name="Picture">
+                  <wp:docPr id="703797584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758934665" name="Picture"/>
+                          <pic:cNvPr id="703797584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114240138" name="Picture">
+                  <wp:docPr id="2034359433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114240138" name="Picture"/>
+                          <pic:cNvPr id="2034359433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238609128" name="Picture">
+                  <wp:docPr id="1664050693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238609128" name="Picture"/>
+                          <pic:cNvPr id="1664050693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559094587" name="Picture">
+                  <wp:docPr id="1144222882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559094587" name="Picture"/>
+                          <pic:cNvPr id="1144222882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385601044" name="Picture">
+                  <wp:docPr id="856116159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385601044" name="Picture"/>
+                          <pic:cNvPr id="856116159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834680904" name="Picture">
+                        <wp:docPr id="448224635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834680904" name="Picture"/>
+                                <pic:cNvPr id="448224635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466978396" name="Picture">
+                  <wp:docPr id="325367585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466978396" name="Picture"/>
+                          <pic:cNvPr id="325367585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315463975" name="Picture">
+                  <wp:docPr id="172749875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315463975" name="Picture"/>
+                          <pic:cNvPr id="172749875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206266454" name="Picture">
+                  <wp:docPr id="2056402088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206266454" name="Picture"/>
+                          <pic:cNvPr id="2056402088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879272152" name="Picture">
+                  <wp:docPr id="2142593641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879272152" name="Picture"/>
+                          <pic:cNvPr id="2142593641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205486618" name="Picture">
+                  <wp:docPr id="912027446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205486618" name="Picture"/>
+                          <pic:cNvPr id="912027446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651505034" name="Picture">
+                  <wp:docPr id="283297791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651505034" name="Picture"/>
+                          <pic:cNvPr id="283297791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285298915" name="Picture">
+                        <wp:docPr id="2026281111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285298915" name="Picture"/>
+                                <pic:cNvPr id="2026281111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206513902" name="Picture">
+                  <wp:docPr id="2124244303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206513902" name="Picture"/>
+                          <pic:cNvPr id="2124244303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618865926" name="Picture">
+                  <wp:docPr id="706969577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618865926" name="Picture"/>
+                          <pic:cNvPr id="706969577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288574027" name="Picture">
+                  <wp:docPr id="1541296007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288574027" name="Picture"/>
+                          <pic:cNvPr id="1541296007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>