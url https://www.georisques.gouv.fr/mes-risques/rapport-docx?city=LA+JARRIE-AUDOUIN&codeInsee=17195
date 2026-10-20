--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179401405" name="Picture">
+                  <wp:docPr id="77857537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179401405" name="Picture"/>
+                          <pic:cNvPr id="77857537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149601071" name="Picture">
+                  <wp:docPr id="1291805726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149601071" name="Picture"/>
+                          <pic:cNvPr id="1291805726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806532415" name="Picture">
+                        <wp:docPr id="1673727444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806532415" name="Picture"/>
+                                <pic:cNvPr id="1673727444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10706632" name="Picture">
+                  <wp:docPr id="1862991724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10706632" name="Picture"/>
+                          <pic:cNvPr id="1862991724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83126221" name="Picture">
+                  <wp:docPr id="1581787502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83126221" name="Picture"/>
+                          <pic:cNvPr id="1581787502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614551511" name="Picture">
+                  <wp:docPr id="851254465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614551511" name="Picture"/>
+                          <pic:cNvPr id="851254465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931893569" name="Picture">
+                  <wp:docPr id="214791670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931893569" name="Picture"/>
+                          <pic:cNvPr id="214791670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395977509" name="Picture">
+                  <wp:docPr id="1060060486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395977509" name="Picture"/>
+                          <pic:cNvPr id="1060060486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685293026" name="Picture">
+                        <wp:docPr id="1753549170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685293026" name="Picture"/>
+                                <pic:cNvPr id="1753549170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456103878" name="Picture">
+                        <wp:docPr id="931828937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456103878" name="Picture"/>
+                                <pic:cNvPr id="931828937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296879834" name="Picture">
+                        <wp:docPr id="1250266315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296879834" name="Picture"/>
+                                <pic:cNvPr id="1250266315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557805718" name="Picture">
+                        <wp:docPr id="1442101703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557805718" name="Picture"/>
+                                <pic:cNvPr id="1442101703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013506140" name="Picture">
+                        <wp:docPr id="957689672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013506140" name="Picture"/>
+                                <pic:cNvPr id="957689672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325935062" name="Picture">
+                        <wp:docPr id="1425107705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325935062" name="Picture"/>
+                                <pic:cNvPr id="1425107705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856738958" name="Picture">
+                        <wp:docPr id="273175344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856738958" name="Picture"/>
+                                <pic:cNvPr id="273175344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328322448" name="Picture">
+                        <wp:docPr id="1736476550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328322448" name="Picture"/>
+                                <pic:cNvPr id="1736476550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088024650" name="Picture">
+                        <wp:docPr id="1576948013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088024650" name="Picture"/>
+                                <pic:cNvPr id="1576948013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859698612" name="Picture">
+                        <wp:docPr id="17671801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859698612" name="Picture"/>
+                                <pic:cNvPr id="17671801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206335832" name="Picture">
+                        <wp:docPr id="812034758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206335832" name="Picture"/>
+                                <pic:cNvPr id="812034758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097497781" name="Picture">
+                        <wp:docPr id="727352639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097497781" name="Picture"/>
+                                <pic:cNvPr id="727352639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37416751" name="Picture">
+                  <wp:docPr id="729306249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37416751" name="Picture"/>
+                          <pic:cNvPr id="729306249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670621399" name="Picture">
+                  <wp:docPr id="1291653960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670621399" name="Picture"/>
+                          <pic:cNvPr id="1291653960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285303653" name="Picture">
+                  <wp:docPr id="5834471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285303653" name="Picture"/>
+                          <pic:cNvPr id="5834471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885516959" name="Picture">
+                  <wp:docPr id="74014743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885516959" name="Picture"/>
+                          <pic:cNvPr id="74014743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444372977" name="Picture">
+                  <wp:docPr id="271666676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444372977" name="Picture"/>
+                          <pic:cNvPr id="271666676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462434681" name="Picture">
+                  <wp:docPr id="1326601486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462434681" name="Picture"/>
+                          <pic:cNvPr id="1326601486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223848664" name="Picture">
+                        <wp:docPr id="1520973014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223848664" name="Picture"/>
+                                <pic:cNvPr id="1520973014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917443787" name="Picture">
+                        <wp:docPr id="1161001139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917443787" name="Picture"/>
+                                <pic:cNvPr id="1161001139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760475057" name="Picture">
+                  <wp:docPr id="373818717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760475057" name="Picture"/>
+                          <pic:cNvPr id="373818717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228158449" name="Picture">
+                  <wp:docPr id="1457017715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228158449" name="Picture"/>
+                          <pic:cNvPr id="1457017715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832193295" name="Picture">
+                  <wp:docPr id="141578235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832193295" name="Picture"/>
+                          <pic:cNvPr id="141578235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313040190" name="Picture">
+                  <wp:docPr id="32351696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313040190" name="Picture"/>
+                          <pic:cNvPr id="32351696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092445969" name="Picture">
+                  <wp:docPr id="243694709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092445969" name="Picture"/>
+                          <pic:cNvPr id="243694709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785669075" name="Picture">
+                  <wp:docPr id="1896759206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785669075" name="Picture"/>
+                          <pic:cNvPr id="1896759206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521270743" name="Picture">
+                        <wp:docPr id="1361663753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521270743" name="Picture"/>
+                                <pic:cNvPr id="1361663753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177869328" name="Picture">
+                        <wp:docPr id="1735404464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177869328" name="Picture"/>
+                                <pic:cNvPr id="1735404464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044301574" name="Picture">
+                  <wp:docPr id="2088417608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044301574" name="Picture"/>
+                          <pic:cNvPr id="2088417608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090476882" name="Picture">
+                  <wp:docPr id="2015951323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090476882" name="Picture"/>
+                          <pic:cNvPr id="2015951323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389174325" name="Picture">
+                  <wp:docPr id="2094320066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389174325" name="Picture"/>
+                          <pic:cNvPr id="2094320066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735741617" name="Picture">
+                  <wp:docPr id="920798819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735741617" name="Picture"/>
+                          <pic:cNvPr id="920798819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314701510" name="Picture">
+                  <wp:docPr id="1832819072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314701510" name="Picture"/>
+                          <pic:cNvPr id="1832819072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909851671" name="Picture">
+                  <wp:docPr id="535892036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909851671" name="Picture"/>
+                          <pic:cNvPr id="535892036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414433670" name="Picture">
+                        <wp:docPr id="2104004917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414433670" name="Picture"/>
+                                <pic:cNvPr id="2104004917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005376259" name="Picture">
+                  <wp:docPr id="1787616748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005376259" name="Picture"/>
+                          <pic:cNvPr id="1787616748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622587317" name="Picture">
+                  <wp:docPr id="1065811838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622587317" name="Picture"/>
+                          <pic:cNvPr id="1065811838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859248697" name="Picture">
+                  <wp:docPr id="1841909143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859248697" name="Picture"/>
+                          <pic:cNvPr id="1841909143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354972212" name="Picture">
+                  <wp:docPr id="788642215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354972212" name="Picture"/>
+                          <pic:cNvPr id="788642215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978565360" name="Picture">
+                  <wp:docPr id="819393382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978565360" name="Picture"/>
+                          <pic:cNvPr id="819393382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49958041" name="Picture">
+                  <wp:docPr id="1748736305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49958041" name="Picture"/>
+                          <pic:cNvPr id="1748736305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="301791182" name="Picture">
+                        <wp:docPr id="666895192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="301791182" name="Picture"/>
+                                <pic:cNvPr id="666895192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102245868" name="Picture">
+                  <wp:docPr id="319218816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102245868" name="Picture"/>
+                          <pic:cNvPr id="319218816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730934852" name="Picture">
+                  <wp:docPr id="1950667233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730934852" name="Picture"/>
+                          <pic:cNvPr id="1950667233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853863503" name="Picture">
+                  <wp:docPr id="678351963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853863503" name="Picture"/>
+                          <pic:cNvPr id="678351963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>