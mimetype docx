--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815148410" name="Picture">
+                  <wp:docPr id="868496512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815148410" name="Picture"/>
+                          <pic:cNvPr id="868496512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284141455" name="Picture">
+                  <wp:docPr id="280593957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284141455" name="Picture"/>
+                          <pic:cNvPr id="280593957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985345950" name="Picture">
+                        <wp:docPr id="1764482403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985345950" name="Picture"/>
+                                <pic:cNvPr id="1764482403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87717239" name="Picture">
+                  <wp:docPr id="1236538598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87717239" name="Picture"/>
+                          <pic:cNvPr id="1236538598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881011892" name="Picture">
+                  <wp:docPr id="2071346534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881011892" name="Picture"/>
+                          <pic:cNvPr id="2071346534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424922216" name="Picture">
+                  <wp:docPr id="983430650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424922216" name="Picture"/>
+                          <pic:cNvPr id="983430650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793816315" name="Picture">
+                  <wp:docPr id="203533274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793816315" name="Picture"/>
+                          <pic:cNvPr id="203533274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79003163" name="Picture">
+                  <wp:docPr id="1988475850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79003163" name="Picture"/>
+                          <pic:cNvPr id="1988475850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829382524" name="Picture">
+                        <wp:docPr id="683575245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829382524" name="Picture"/>
+                                <pic:cNvPr id="683575245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236896587" name="Picture">
+                        <wp:docPr id="33777078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236896587" name="Picture"/>
+                                <pic:cNvPr id="33777078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098229735" name="Picture">
+                        <wp:docPr id="796393213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098229735" name="Picture"/>
+                                <pic:cNvPr id="796393213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135130982" name="Picture">
+                        <wp:docPr id="775746552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135130982" name="Picture"/>
+                                <pic:cNvPr id="775746552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406478399" name="Picture">
+                        <wp:docPr id="1702228393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406478399" name="Picture"/>
+                                <pic:cNvPr id="1702228393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783004354" name="Picture">
+                        <wp:docPr id="819416763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783004354" name="Picture"/>
+                                <pic:cNvPr id="819416763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087804019" name="Picture">
+                        <wp:docPr id="470343429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087804019" name="Picture"/>
+                                <pic:cNvPr id="470343429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106868877" name="Picture">
+                        <wp:docPr id="1920914400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106868877" name="Picture"/>
+                                <pic:cNvPr id="1920914400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214043521" name="Picture">
+                        <wp:docPr id="804714140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214043521" name="Picture"/>
+                                <pic:cNvPr id="804714140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591991836" name="Picture">
+                        <wp:docPr id="475069659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591991836" name="Picture"/>
+                                <pic:cNvPr id="475069659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430507787" name="Picture">
+                        <wp:docPr id="1271227562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430507787" name="Picture"/>
+                                <pic:cNvPr id="1271227562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45633533" name="Picture">
+                        <wp:docPr id="51598620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45633533" name="Picture"/>
+                                <pic:cNvPr id="51598620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872070115" name="Picture">
+                        <wp:docPr id="528973488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872070115" name="Picture"/>
+                                <pic:cNvPr id="528973488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592639724" name="Picture">
+                        <wp:docPr id="559081095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592639724" name="Picture"/>
+                                <pic:cNvPr id="559081095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453705375" name="Picture">
+                        <wp:docPr id="1659719761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453705375" name="Picture"/>
+                                <pic:cNvPr id="1659719761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838128029" name="Picture">
+                  <wp:docPr id="402718770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838128029" name="Picture"/>
+                          <pic:cNvPr id="402718770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742472102" name="Picture">
+                  <wp:docPr id="1544087983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742472102" name="Picture"/>
+                          <pic:cNvPr id="1544087983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039420721" name="Picture">
+                  <wp:docPr id="339797918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039420721" name="Picture"/>
+                          <pic:cNvPr id="339797918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338487823" name="Picture">
+                  <wp:docPr id="1033815558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338487823" name="Picture"/>
+                          <pic:cNvPr id="1033815558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902020199" name="Picture">
+                  <wp:docPr id="1534383919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902020199" name="Picture"/>
+                          <pic:cNvPr id="1534383919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644506457" name="Picture">
+                  <wp:docPr id="867368583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644506457" name="Picture"/>
+                          <pic:cNvPr id="867368583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36264509" name="Picture">
+                        <wp:docPr id="966862864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36264509" name="Picture"/>
+                                <pic:cNvPr id="966862864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495434278" name="Picture">
+                  <wp:docPr id="162899257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495434278" name="Picture"/>
+                          <pic:cNvPr id="162899257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577668626" name="Picture">
+                  <wp:docPr id="871083772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577668626" name="Picture"/>
+                          <pic:cNvPr id="871083772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792985296" name="Picture">
+                  <wp:docPr id="54194489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792985296" name="Picture"/>
+                          <pic:cNvPr id="54194489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839422051" name="Picture">
+                  <wp:docPr id="1843772579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839422051" name="Picture"/>
+                          <pic:cNvPr id="1843772579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499431586" name="Picture">
+                  <wp:docPr id="1530365247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499431586" name="Picture"/>
+                          <pic:cNvPr id="1530365247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886592653" name="Picture">
+                  <wp:docPr id="996096889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886592653" name="Picture"/>
+                          <pic:cNvPr id="996096889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519755321" name="Picture">
+                        <wp:docPr id="797580083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519755321" name="Picture"/>
+                                <pic:cNvPr id="797580083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406830959" name="Picture">
+                        <wp:docPr id="906092259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406830959" name="Picture"/>
+                                <pic:cNvPr id="906092259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467260979" name="Picture">
+                  <wp:docPr id="1227688083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467260979" name="Picture"/>
+                          <pic:cNvPr id="1227688083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161697410" name="Picture">
+                  <wp:docPr id="279465104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161697410" name="Picture"/>
+                          <pic:cNvPr id="279465104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248463084" name="Picture">
+                  <wp:docPr id="1935692090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248463084" name="Picture"/>
+                          <pic:cNvPr id="1935692090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560496668" name="Picture">
+                  <wp:docPr id="1896695305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560496668" name="Picture"/>
+                          <pic:cNvPr id="1896695305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775959607" name="Picture">
+                  <wp:docPr id="496686323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775959607" name="Picture"/>
+                          <pic:cNvPr id="496686323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462773795" name="Picture">
+                  <wp:docPr id="1481418230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462773795" name="Picture"/>
+                          <pic:cNvPr id="1481418230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71443494" name="Picture">
+                        <wp:docPr id="1559740691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71443494" name="Picture"/>
+                                <pic:cNvPr id="1559740691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390769597" name="Picture">
+                  <wp:docPr id="1630125166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390769597" name="Picture"/>
+                          <pic:cNvPr id="1630125166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491780896" name="Picture">
+                  <wp:docPr id="606875588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491780896" name="Picture"/>
+                          <pic:cNvPr id="606875588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374767619" name="Picture">
+                  <wp:docPr id="2127457410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374767619" name="Picture"/>
+                          <pic:cNvPr id="2127457410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365163410" name="Picture">
+                  <wp:docPr id="2055006946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365163410" name="Picture"/>
+                          <pic:cNvPr id="2055006946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326454053" name="Picture">
+                  <wp:docPr id="1459665005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326454053" name="Picture"/>
+                          <pic:cNvPr id="1459665005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882998376" name="Picture">
+                  <wp:docPr id="1232815483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882998376" name="Picture"/>
+                          <pic:cNvPr id="1232815483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243517610" name="Picture">
+                        <wp:docPr id="147212678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243517610" name="Picture"/>
+                                <pic:cNvPr id="147212678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452952419" name="Picture">
+                  <wp:docPr id="2107745418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452952419" name="Picture"/>
+                          <pic:cNvPr id="2107745418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747912920" name="Picture">
+                  <wp:docPr id="1200707777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747912920" name="Picture"/>
+                          <pic:cNvPr id="1200707777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34330237" name="Picture">
+                  <wp:docPr id="1879620382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34330237" name="Picture"/>
+                          <pic:cNvPr id="1879620382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043197954" name="Picture">
+                  <wp:docPr id="1331269407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043197954" name="Picture"/>
+                          <pic:cNvPr id="1331269407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938868720" name="Picture">
+                  <wp:docPr id="610058127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938868720" name="Picture"/>
+                          <pic:cNvPr id="610058127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117458601" name="Picture">
+                  <wp:docPr id="1939717217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117458601" name="Picture"/>
+                          <pic:cNvPr id="1939717217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625158110" name="Picture">
+                  <wp:docPr id="1488687515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625158110" name="Picture"/>
+                          <pic:cNvPr id="1488687515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418587668" name="Picture">
+                  <wp:docPr id="1301715855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418587668" name="Picture"/>
+                          <pic:cNvPr id="1301715855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682875500" name="Picture">
+                  <wp:docPr id="1084989088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682875500" name="Picture"/>
+                          <pic:cNvPr id="1084989088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>