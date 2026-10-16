--- v1 (2026-10-12)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868496512" name="Picture">
+                  <wp:docPr id="281630757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868496512" name="Picture"/>
+                          <pic:cNvPr id="281630757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280593957" name="Picture">
+                  <wp:docPr id="907361655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280593957" name="Picture"/>
+                          <pic:cNvPr id="907361655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764482403" name="Picture">
+                        <wp:docPr id="1588641257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764482403" name="Picture"/>
+                                <pic:cNvPr id="1588641257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236538598" name="Picture">
+                  <wp:docPr id="2108972792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236538598" name="Picture"/>
+                          <pic:cNvPr id="2108972792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071346534" name="Picture">
+                  <wp:docPr id="394293297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071346534" name="Picture"/>
+                          <pic:cNvPr id="394293297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983430650" name="Picture">
+                  <wp:docPr id="666267205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983430650" name="Picture"/>
+                          <pic:cNvPr id="666267205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203533274" name="Picture">
+                  <wp:docPr id="1234400585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203533274" name="Picture"/>
+                          <pic:cNvPr id="1234400585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988475850" name="Picture">
+                  <wp:docPr id="1641336321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988475850" name="Picture"/>
+                          <pic:cNvPr id="1641336321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683575245" name="Picture">
+                        <wp:docPr id="1053012260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683575245" name="Picture"/>
+                                <pic:cNvPr id="1053012260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33777078" name="Picture">
+                        <wp:docPr id="1123438018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33777078" name="Picture"/>
+                                <pic:cNvPr id="1123438018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796393213" name="Picture">
+                        <wp:docPr id="567176581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796393213" name="Picture"/>
+                                <pic:cNvPr id="567176581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775746552" name="Picture">
+                        <wp:docPr id="465663232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775746552" name="Picture"/>
+                                <pic:cNvPr id="465663232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702228393" name="Picture">
+                        <wp:docPr id="1297089165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702228393" name="Picture"/>
+                                <pic:cNvPr id="1297089165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819416763" name="Picture">
+                        <wp:docPr id="572558254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819416763" name="Picture"/>
+                                <pic:cNvPr id="572558254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470343429" name="Picture">
+                        <wp:docPr id="1634533111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470343429" name="Picture"/>
+                                <pic:cNvPr id="1634533111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920914400" name="Picture">
+                        <wp:docPr id="1717118566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920914400" name="Picture"/>
+                                <pic:cNvPr id="1717118566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804714140" name="Picture">
+                        <wp:docPr id="1501530819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804714140" name="Picture"/>
+                                <pic:cNvPr id="1501530819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475069659" name="Picture">
+                        <wp:docPr id="1992936891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475069659" name="Picture"/>
+                                <pic:cNvPr id="1992936891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271227562" name="Picture">
+                        <wp:docPr id="1271463124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271227562" name="Picture"/>
+                                <pic:cNvPr id="1271463124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51598620" name="Picture">
+                        <wp:docPr id="1823717996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51598620" name="Picture"/>
+                                <pic:cNvPr id="1823717996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528973488" name="Picture">
+                        <wp:docPr id="2133316829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528973488" name="Picture"/>
+                                <pic:cNvPr id="2133316829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559081095" name="Picture">
+                        <wp:docPr id="1917695956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559081095" name="Picture"/>
+                                <pic:cNvPr id="1917695956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659719761" name="Picture">
+                        <wp:docPr id="2128824011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659719761" name="Picture"/>
+                                <pic:cNvPr id="2128824011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402718770" name="Picture">
+                  <wp:docPr id="2123239925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402718770" name="Picture"/>
+                          <pic:cNvPr id="2123239925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544087983" name="Picture">
+                  <wp:docPr id="369733868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544087983" name="Picture"/>
+                          <pic:cNvPr id="369733868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339797918" name="Picture">
+                  <wp:docPr id="640971438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339797918" name="Picture"/>
+                          <pic:cNvPr id="640971438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033815558" name="Picture">
+                  <wp:docPr id="672558543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033815558" name="Picture"/>
+                          <pic:cNvPr id="672558543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534383919" name="Picture">
+                  <wp:docPr id="627254377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534383919" name="Picture"/>
+                          <pic:cNvPr id="627254377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867368583" name="Picture">
+                  <wp:docPr id="1997903861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867368583" name="Picture"/>
+                          <pic:cNvPr id="1997903861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966862864" name="Picture">
+                        <wp:docPr id="1963567545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966862864" name="Picture"/>
+                                <pic:cNvPr id="1963567545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162899257" name="Picture">
+                  <wp:docPr id="582289170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162899257" name="Picture"/>
+                          <pic:cNvPr id="582289170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871083772" name="Picture">
+                  <wp:docPr id="2033981315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871083772" name="Picture"/>
+                          <pic:cNvPr id="2033981315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54194489" name="Picture">
+                  <wp:docPr id="1103113596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54194489" name="Picture"/>
+                          <pic:cNvPr id="1103113596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843772579" name="Picture">
+                  <wp:docPr id="1343179610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843772579" name="Picture"/>
+                          <pic:cNvPr id="1343179610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530365247" name="Picture">
+                  <wp:docPr id="982666050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530365247" name="Picture"/>
+                          <pic:cNvPr id="982666050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996096889" name="Picture">
+                  <wp:docPr id="298077227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996096889" name="Picture"/>
+                          <pic:cNvPr id="298077227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797580083" name="Picture">
+                        <wp:docPr id="17491739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797580083" name="Picture"/>
+                                <pic:cNvPr id="17491739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906092259" name="Picture">
+                        <wp:docPr id="842370993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906092259" name="Picture"/>
+                                <pic:cNvPr id="842370993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227688083" name="Picture">
+                  <wp:docPr id="1691456723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227688083" name="Picture"/>
+                          <pic:cNvPr id="1691456723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279465104" name="Picture">
+                  <wp:docPr id="745978521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279465104" name="Picture"/>
+                          <pic:cNvPr id="745978521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935692090" name="Picture">
+                  <wp:docPr id="488283674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935692090" name="Picture"/>
+                          <pic:cNvPr id="488283674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896695305" name="Picture">
+                  <wp:docPr id="1592934397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896695305" name="Picture"/>
+                          <pic:cNvPr id="1592934397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496686323" name="Picture">
+                  <wp:docPr id="2092784703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496686323" name="Picture"/>
+                          <pic:cNvPr id="2092784703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481418230" name="Picture">
+                  <wp:docPr id="1102397002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481418230" name="Picture"/>
+                          <pic:cNvPr id="1102397002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559740691" name="Picture">
+                        <wp:docPr id="2002780263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559740691" name="Picture"/>
+                                <pic:cNvPr id="2002780263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630125166" name="Picture">
+                  <wp:docPr id="533673903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630125166" name="Picture"/>
+                          <pic:cNvPr id="533673903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606875588" name="Picture">
+                  <wp:docPr id="921586247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606875588" name="Picture"/>
+                          <pic:cNvPr id="921586247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127457410" name="Picture">
+                  <wp:docPr id="823806447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127457410" name="Picture"/>
+                          <pic:cNvPr id="823806447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055006946" name="Picture">
+                  <wp:docPr id="835204403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055006946" name="Picture"/>
+                          <pic:cNvPr id="835204403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459665005" name="Picture">
+                  <wp:docPr id="269125578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459665005" name="Picture"/>
+                          <pic:cNvPr id="269125578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232815483" name="Picture">
+                  <wp:docPr id="2015675828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232815483" name="Picture"/>
+                          <pic:cNvPr id="2015675828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147212678" name="Picture">
+                        <wp:docPr id="442395084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147212678" name="Picture"/>
+                                <pic:cNvPr id="442395084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107745418" name="Picture">
+                  <wp:docPr id="599527583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107745418" name="Picture"/>
+                          <pic:cNvPr id="599527583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200707777" name="Picture">
+                  <wp:docPr id="1254427949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200707777" name="Picture"/>
+                          <pic:cNvPr id="1254427949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879620382" name="Picture">
+                  <wp:docPr id="1190271365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879620382" name="Picture"/>
+                          <pic:cNvPr id="1190271365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331269407" name="Picture">
+                  <wp:docPr id="450500346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331269407" name="Picture"/>
+                          <pic:cNvPr id="450500346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610058127" name="Picture">
+                  <wp:docPr id="157784483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610058127" name="Picture"/>
+                          <pic:cNvPr id="157784483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939717217" name="Picture">
+                  <wp:docPr id="1092460350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939717217" name="Picture"/>
+                          <pic:cNvPr id="1092460350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488687515" name="Picture">
+                  <wp:docPr id="559327367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488687515" name="Picture"/>
+                          <pic:cNvPr id="559327367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301715855" name="Picture">
+                  <wp:docPr id="473203612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301715855" name="Picture"/>
+                          <pic:cNvPr id="473203612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084989088" name="Picture">
+                  <wp:docPr id="1087524668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084989088" name="Picture"/>
+                          <pic:cNvPr id="1087524668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>