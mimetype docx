--- v2 (2026-10-16)
+++ v3 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281630757" name="Picture">
+                  <wp:docPr id="1465653412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281630757" name="Picture"/>
+                          <pic:cNvPr id="1465653412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907361655" name="Picture">
+                  <wp:docPr id="186959609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907361655" name="Picture"/>
+                          <pic:cNvPr id="186959609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588641257" name="Picture">
+                        <wp:docPr id="1535903716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588641257" name="Picture"/>
+                                <pic:cNvPr id="1535903716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108972792" name="Picture">
+                  <wp:docPr id="4199788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108972792" name="Picture"/>
+                          <pic:cNvPr id="4199788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394293297" name="Picture">
+                  <wp:docPr id="228410020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394293297" name="Picture"/>
+                          <pic:cNvPr id="228410020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666267205" name="Picture">
+                  <wp:docPr id="1635031933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666267205" name="Picture"/>
+                          <pic:cNvPr id="1635031933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234400585" name="Picture">
+                  <wp:docPr id="478697025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234400585" name="Picture"/>
+                          <pic:cNvPr id="478697025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641336321" name="Picture">
+                  <wp:docPr id="1679098545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641336321" name="Picture"/>
+                          <pic:cNvPr id="1679098545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053012260" name="Picture">
+                        <wp:docPr id="668924805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053012260" name="Picture"/>
+                                <pic:cNvPr id="668924805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123438018" name="Picture">
+                        <wp:docPr id="1878870233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123438018" name="Picture"/>
+                                <pic:cNvPr id="1878870233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567176581" name="Picture">
+                        <wp:docPr id="474551614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567176581" name="Picture"/>
+                                <pic:cNvPr id="474551614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465663232" name="Picture">
+                        <wp:docPr id="669102779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465663232" name="Picture"/>
+                                <pic:cNvPr id="669102779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297089165" name="Picture">
+                        <wp:docPr id="1216084362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297089165" name="Picture"/>
+                                <pic:cNvPr id="1216084362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572558254" name="Picture">
+                        <wp:docPr id="10555596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572558254" name="Picture"/>
+                                <pic:cNvPr id="10555596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634533111" name="Picture">
+                        <wp:docPr id="1967159837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634533111" name="Picture"/>
+                                <pic:cNvPr id="1967159837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717118566" name="Picture">
+                        <wp:docPr id="1622650437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717118566" name="Picture"/>
+                                <pic:cNvPr id="1622650437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501530819" name="Picture">
+                        <wp:docPr id="1142295165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501530819" name="Picture"/>
+                                <pic:cNvPr id="1142295165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992936891" name="Picture">
+                        <wp:docPr id="26217011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992936891" name="Picture"/>
+                                <pic:cNvPr id="26217011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271463124" name="Picture">
+                        <wp:docPr id="238265778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271463124" name="Picture"/>
+                                <pic:cNvPr id="238265778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823717996" name="Picture">
+                        <wp:docPr id="30418330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823717996" name="Picture"/>
+                                <pic:cNvPr id="30418330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133316829" name="Picture">
+                        <wp:docPr id="1177930216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133316829" name="Picture"/>
+                                <pic:cNvPr id="1177930216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917695956" name="Picture">
+                        <wp:docPr id="980325442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917695956" name="Picture"/>
+                                <pic:cNvPr id="980325442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128824011" name="Picture">
+                        <wp:docPr id="485680116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128824011" name="Picture"/>
+                                <pic:cNvPr id="485680116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123239925" name="Picture">
+                  <wp:docPr id="1911425400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123239925" name="Picture"/>
+                          <pic:cNvPr id="1911425400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369733868" name="Picture">
+                  <wp:docPr id="1030569048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369733868" name="Picture"/>
+                          <pic:cNvPr id="1030569048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640971438" name="Picture">
+                  <wp:docPr id="1827659574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640971438" name="Picture"/>
+                          <pic:cNvPr id="1827659574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672558543" name="Picture">
+                  <wp:docPr id="1135576876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672558543" name="Picture"/>
+                          <pic:cNvPr id="1135576876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627254377" name="Picture">
+                  <wp:docPr id="661823002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627254377" name="Picture"/>
+                          <pic:cNvPr id="661823002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997903861" name="Picture">
+                  <wp:docPr id="1038201288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997903861" name="Picture"/>
+                          <pic:cNvPr id="1038201288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963567545" name="Picture">
+                        <wp:docPr id="502794004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963567545" name="Picture"/>
+                                <pic:cNvPr id="502794004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582289170" name="Picture">
+                  <wp:docPr id="1373126555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582289170" name="Picture"/>
+                          <pic:cNvPr id="1373126555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033981315" name="Picture">
+                  <wp:docPr id="1656613450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033981315" name="Picture"/>
+                          <pic:cNvPr id="1656613450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103113596" name="Picture">
+                  <wp:docPr id="1067483566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103113596" name="Picture"/>
+                          <pic:cNvPr id="1067483566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343179610" name="Picture">
+                  <wp:docPr id="315823138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343179610" name="Picture"/>
+                          <pic:cNvPr id="315823138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982666050" name="Picture">
+                  <wp:docPr id="333433061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982666050" name="Picture"/>
+                          <pic:cNvPr id="333433061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298077227" name="Picture">
+                  <wp:docPr id="272709962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298077227" name="Picture"/>
+                          <pic:cNvPr id="272709962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17491739" name="Picture">
+                        <wp:docPr id="490586317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17491739" name="Picture"/>
+                                <pic:cNvPr id="490586317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842370993" name="Picture">
+                        <wp:docPr id="745217860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842370993" name="Picture"/>
+                                <pic:cNvPr id="745217860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691456723" name="Picture">
+                  <wp:docPr id="1604553132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691456723" name="Picture"/>
+                          <pic:cNvPr id="1604553132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745978521" name="Picture">
+                  <wp:docPr id="431318820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745978521" name="Picture"/>
+                          <pic:cNvPr id="431318820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488283674" name="Picture">
+                  <wp:docPr id="444826161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488283674" name="Picture"/>
+                          <pic:cNvPr id="444826161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592934397" name="Picture">
+                  <wp:docPr id="1184924245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592934397" name="Picture"/>
+                          <pic:cNvPr id="1184924245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092784703" name="Picture">
+                  <wp:docPr id="282804042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092784703" name="Picture"/>
+                          <pic:cNvPr id="282804042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102397002" name="Picture">
+                  <wp:docPr id="506004731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102397002" name="Picture"/>
+                          <pic:cNvPr id="506004731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002780263" name="Picture">
+                        <wp:docPr id="187036860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002780263" name="Picture"/>
+                                <pic:cNvPr id="187036860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533673903" name="Picture">
+                  <wp:docPr id="1568483327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533673903" name="Picture"/>
+                          <pic:cNvPr id="1568483327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921586247" name="Picture">
+                  <wp:docPr id="2700506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921586247" name="Picture"/>
+                          <pic:cNvPr id="2700506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823806447" name="Picture">
+                  <wp:docPr id="1014598787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823806447" name="Picture"/>
+                          <pic:cNvPr id="1014598787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835204403" name="Picture">
+                  <wp:docPr id="1699772341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835204403" name="Picture"/>
+                          <pic:cNvPr id="1699772341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269125578" name="Picture">
+                  <wp:docPr id="165392709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269125578" name="Picture"/>
+                          <pic:cNvPr id="165392709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015675828" name="Picture">
+                  <wp:docPr id="394052318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015675828" name="Picture"/>
+                          <pic:cNvPr id="394052318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442395084" name="Picture">
+                        <wp:docPr id="1303703134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442395084" name="Picture"/>
+                                <pic:cNvPr id="1303703134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599527583" name="Picture">
+                  <wp:docPr id="140670345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599527583" name="Picture"/>
+                          <pic:cNvPr id="140670345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254427949" name="Picture">
+                  <wp:docPr id="1649327301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254427949" name="Picture"/>
+                          <pic:cNvPr id="1649327301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190271365" name="Picture">
+                  <wp:docPr id="593033239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190271365" name="Picture"/>
+                          <pic:cNvPr id="593033239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450500346" name="Picture">
+                  <wp:docPr id="1592044967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450500346" name="Picture"/>
+                          <pic:cNvPr id="1592044967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157784483" name="Picture">
+                  <wp:docPr id="432829999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157784483" name="Picture"/>
+                          <pic:cNvPr id="432829999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092460350" name="Picture">
+                  <wp:docPr id="614791574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092460350" name="Picture"/>
+                          <pic:cNvPr id="614791574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559327367" name="Picture">
+                  <wp:docPr id="826795527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559327367" name="Picture"/>
+                          <pic:cNvPr id="826795527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473203612" name="Picture">
+                  <wp:docPr id="111968742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473203612" name="Picture"/>
+                          <pic:cNvPr id="111968742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087524668" name="Picture">
+                  <wp:docPr id="1800655423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087524668" name="Picture"/>
+                          <pic:cNvPr id="1800655423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>