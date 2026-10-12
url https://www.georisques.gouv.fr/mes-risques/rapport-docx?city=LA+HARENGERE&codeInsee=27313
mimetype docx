--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687078396" name="Picture">
+                  <wp:docPr id="701643623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687078396" name="Picture"/>
+                          <pic:cNvPr id="701643623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577350694" name="Picture">
+                  <wp:docPr id="1646970533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577350694" name="Picture"/>
+                          <pic:cNvPr id="1646970533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883631933" name="Picture">
+                        <wp:docPr id="762562678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883631933" name="Picture"/>
+                                <pic:cNvPr id="762562678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813047169" name="Picture">
+                  <wp:docPr id="1328631319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813047169" name="Picture"/>
+                          <pic:cNvPr id="1328631319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420699842" name="Picture">
+                  <wp:docPr id="401166549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420699842" name="Picture"/>
+                          <pic:cNvPr id="401166549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854874326" name="Picture">
+                  <wp:docPr id="1271243888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854874326" name="Picture"/>
+                          <pic:cNvPr id="1271243888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296933436" name="Picture">
+                  <wp:docPr id="861466620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296933436" name="Picture"/>
+                          <pic:cNvPr id="861466620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961100014" name="Picture">
+                  <wp:docPr id="5461340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961100014" name="Picture"/>
+                          <pic:cNvPr id="5461340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712823362" name="Picture">
+                        <wp:docPr id="1161379859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712823362" name="Picture"/>
+                                <pic:cNvPr id="1161379859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500234194" name="Picture">
+                        <wp:docPr id="1621413905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500234194" name="Picture"/>
+                                <pic:cNvPr id="1621413905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651894763" name="Picture">
+                        <wp:docPr id="1475557005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651894763" name="Picture"/>
+                                <pic:cNvPr id="1475557005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011245546" name="Picture">
+                        <wp:docPr id="985832496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011245546" name="Picture"/>
+                                <pic:cNvPr id="985832496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422145961" name="Picture">
+                        <wp:docPr id="524232000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422145961" name="Picture"/>
+                                <pic:cNvPr id="524232000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565357458" name="Picture">
+                        <wp:docPr id="1989144608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565357458" name="Picture"/>
+                                <pic:cNvPr id="1989144608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866665434" name="Picture">
+                        <wp:docPr id="142905426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866665434" name="Picture"/>
+                                <pic:cNvPr id="142905426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874817083" name="Picture">
+                        <wp:docPr id="1575929117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874817083" name="Picture"/>
+                                <pic:cNvPr id="1575929117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610401197" name="Picture">
+                        <wp:docPr id="1888302546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610401197" name="Picture"/>
+                                <pic:cNvPr id="1888302546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590684863" name="Picture">
+                        <wp:docPr id="1774578682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590684863" name="Picture"/>
+                                <pic:cNvPr id="1774578682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27008432" name="Picture">
+                        <wp:docPr id="22862116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27008432" name="Picture"/>
+                                <pic:cNvPr id="22862116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897024787" name="Picture">
+                        <wp:docPr id="1337937797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897024787" name="Picture"/>
+                                <pic:cNvPr id="1337937797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969139418" name="Picture">
+                        <wp:docPr id="711611872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969139418" name="Picture"/>
+                                <pic:cNvPr id="711611872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346605044" name="Picture">
+                        <wp:docPr id="1293026200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346605044" name="Picture"/>
+                                <pic:cNvPr id="1293026200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815816307" name="Picture">
+                        <wp:docPr id="1052093728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815816307" name="Picture"/>
+                                <pic:cNvPr id="1052093728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337136888" name="Picture">
+                  <wp:docPr id="345266702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337136888" name="Picture"/>
+                          <pic:cNvPr id="345266702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783064596" name="Picture">
+                  <wp:docPr id="1737809354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783064596" name="Picture"/>
+                          <pic:cNvPr id="1737809354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909939827" name="Picture">
+                  <wp:docPr id="361698450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909939827" name="Picture"/>
+                          <pic:cNvPr id="361698450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655016553" name="Picture">
+                  <wp:docPr id="1899082313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655016553" name="Picture"/>
+                          <pic:cNvPr id="1899082313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492887752" name="Picture">
+                  <wp:docPr id="1615171286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492887752" name="Picture"/>
+                          <pic:cNvPr id="1615171286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598974203" name="Picture">
+                  <wp:docPr id="720029717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598974203" name="Picture"/>
+                          <pic:cNvPr id="720029717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039174660" name="Picture">
+                        <wp:docPr id="1224363028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039174660" name="Picture"/>
+                                <pic:cNvPr id="1224363028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63470070" name="Picture">
+                        <wp:docPr id="1894452891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63470070" name="Picture"/>
+                                <pic:cNvPr id="1894452891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849921615" name="Picture">
+                  <wp:docPr id="653600750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849921615" name="Picture"/>
+                          <pic:cNvPr id="653600750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181649132" name="Picture">
+                  <wp:docPr id="1229217898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181649132" name="Picture"/>
+                          <pic:cNvPr id="1229217898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242849673" name="Picture">
+                  <wp:docPr id="1634934799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242849673" name="Picture"/>
+                          <pic:cNvPr id="1634934799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367139392" name="Picture">
+                  <wp:docPr id="766324166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367139392" name="Picture"/>
+                          <pic:cNvPr id="766324166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744044591" name="Picture">
+                  <wp:docPr id="2098948495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744044591" name="Picture"/>
+                          <pic:cNvPr id="2098948495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16409933" name="Picture">
+                  <wp:docPr id="943265982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16409933" name="Picture"/>
+                          <pic:cNvPr id="943265982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369415968" name="Picture">
+                        <wp:docPr id="2090532290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369415968" name="Picture"/>
+                                <pic:cNvPr id="2090532290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233588798" name="Picture">
+                  <wp:docPr id="2020839321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233588798" name="Picture"/>
+                          <pic:cNvPr id="2020839321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085059142" name="Picture">
+                  <wp:docPr id="432424913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085059142" name="Picture"/>
+                          <pic:cNvPr id="432424913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895473034" name="Picture">
+                  <wp:docPr id="797100782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895473034" name="Picture"/>
+                          <pic:cNvPr id="797100782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925665107" name="Picture">
+                  <wp:docPr id="1704761102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925665107" name="Picture"/>
+                          <pic:cNvPr id="1704761102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637928798" name="Picture">
+                  <wp:docPr id="1603689907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637928798" name="Picture"/>
+                          <pic:cNvPr id="1603689907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673606760" name="Picture">
+                  <wp:docPr id="709833302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673606760" name="Picture"/>
+                          <pic:cNvPr id="709833302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620257637" name="Picture">
+                  <wp:docPr id="1730713046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620257637" name="Picture"/>
+                          <pic:cNvPr id="1730713046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323332068" name="Picture">
+                  <wp:docPr id="874960615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323332068" name="Picture"/>
+                          <pic:cNvPr id="874960615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689007544" name="Picture">
+                  <wp:docPr id="1069487067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689007544" name="Picture"/>
+                          <pic:cNvPr id="1069487067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126973366" name="Picture">
+                  <wp:docPr id="1440007966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126973366" name="Picture"/>
+                          <pic:cNvPr id="1440007966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748811389" name="Picture">
+                  <wp:docPr id="214239885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748811389" name="Picture"/>
+                          <pic:cNvPr id="214239885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636824897" name="Picture">
+                  <wp:docPr id="1964387113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636824897" name="Picture"/>
+                          <pic:cNvPr id="1964387113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574929798" name="Picture">
+                        <wp:docPr id="49281894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574929798" name="Picture"/>
+                                <pic:cNvPr id="49281894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140081795" name="Picture">
+                  <wp:docPr id="1181009777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140081795" name="Picture"/>
+                          <pic:cNvPr id="1181009777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984407425" name="Picture">
+                  <wp:docPr id="154904879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984407425" name="Picture"/>
+                          <pic:cNvPr id="154904879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939275900" name="Picture">
+                  <wp:docPr id="2091189251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939275900" name="Picture"/>
+                          <pic:cNvPr id="2091189251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264789080" name="Picture">
+                  <wp:docPr id="118464870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264789080" name="Picture"/>
+                          <pic:cNvPr id="118464870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501791189" name="Picture">
+                  <wp:docPr id="569857874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501791189" name="Picture"/>
+                          <pic:cNvPr id="569857874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548651938" name="Picture">
+                  <wp:docPr id="1824008768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548651938" name="Picture"/>
+                          <pic:cNvPr id="1824008768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487476500" name="Picture">
+                        <wp:docPr id="2097227140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487476500" name="Picture"/>
+                                <pic:cNvPr id="2097227140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786579511" name="Picture">
+                  <wp:docPr id="1126363778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786579511" name="Picture"/>
+                          <pic:cNvPr id="1126363778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900767918" name="Picture">
+                  <wp:docPr id="1306335089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900767918" name="Picture"/>
+                          <pic:cNvPr id="1306335089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855892140" name="Picture">
+                  <wp:docPr id="2122746550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855892140" name="Picture"/>
+                          <pic:cNvPr id="2122746550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45574,57 +45574,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538838616" name="Picture">
+                  <wp:docPr id="1647382237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538838616" name="Picture"/>
+                          <pic:cNvPr id="1647382237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45645,57 +45645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799208529" name="Picture">
+                  <wp:docPr id="1207102325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799208529" name="Picture"/>
+                          <pic:cNvPr id="1207102325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46059,57 +46059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192703258" name="Picture">
+                  <wp:docPr id="233507335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192703258" name="Picture"/>
+                          <pic:cNvPr id="233507335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>