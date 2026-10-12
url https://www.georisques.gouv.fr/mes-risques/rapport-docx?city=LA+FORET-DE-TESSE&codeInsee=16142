--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99298917" name="Picture">
+                  <wp:docPr id="78148891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99298917" name="Picture"/>
+                          <pic:cNvPr id="78148891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065163931" name="Picture">
+                  <wp:docPr id="1374154201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065163931" name="Picture"/>
+                          <pic:cNvPr id="1374154201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819659083" name="Picture">
+                        <wp:docPr id="143087914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819659083" name="Picture"/>
+                                <pic:cNvPr id="143087914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104339991" name="Picture">
+                  <wp:docPr id="1648915890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104339991" name="Picture"/>
+                          <pic:cNvPr id="1648915890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641355974" name="Picture">
+                  <wp:docPr id="1099864480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641355974" name="Picture"/>
+                          <pic:cNvPr id="1099864480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535505404" name="Picture">
+                  <wp:docPr id="2114617297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535505404" name="Picture"/>
+                          <pic:cNvPr id="2114617297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380706437" name="Picture">
+                  <wp:docPr id="1278142255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380706437" name="Picture"/>
+                          <pic:cNvPr id="1278142255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909452806" name="Picture">
+                  <wp:docPr id="1522450031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909452806" name="Picture"/>
+                          <pic:cNvPr id="1522450031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349835941" name="Picture">
+                        <wp:docPr id="605290633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349835941" name="Picture"/>
+                                <pic:cNvPr id="605290633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674320834" name="Picture">
+                        <wp:docPr id="1326436799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674320834" name="Picture"/>
+                                <pic:cNvPr id="1326436799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102797370" name="Picture">
+                        <wp:docPr id="1916837142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102797370" name="Picture"/>
+                                <pic:cNvPr id="1916837142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764852019" name="Picture">
+                        <wp:docPr id="16367443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764852019" name="Picture"/>
+                                <pic:cNvPr id="16367443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657622165" name="Picture">
+                        <wp:docPr id="646181524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657622165" name="Picture"/>
+                                <pic:cNvPr id="646181524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094584537" name="Picture">
+                        <wp:docPr id="1335745728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094584537" name="Picture"/>
+                                <pic:cNvPr id="1335745728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97304919" name="Picture">
+                        <wp:docPr id="1715793113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97304919" name="Picture"/>
+                                <pic:cNvPr id="1715793113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604824930" name="Picture">
+                        <wp:docPr id="244037330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604824930" name="Picture"/>
+                                <pic:cNvPr id="244037330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95936994" name="Picture">
+                        <wp:docPr id="1435319446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95936994" name="Picture"/>
+                                <pic:cNvPr id="1435319446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418365853" name="Picture">
+                        <wp:docPr id="727400889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418365853" name="Picture"/>
+                                <pic:cNvPr id="727400889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519088355" name="Picture">
+                        <wp:docPr id="1949549159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519088355" name="Picture"/>
+                                <pic:cNvPr id="1949549159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201828248" name="Picture">
+                        <wp:docPr id="190602008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201828248" name="Picture"/>
+                                <pic:cNvPr id="190602008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836003667" name="Picture">
+                        <wp:docPr id="336413689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836003667" name="Picture"/>
+                                <pic:cNvPr id="336413689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370445084" name="Picture">
+                        <wp:docPr id="612191606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370445084" name="Picture"/>
+                                <pic:cNvPr id="612191606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208570432" name="Picture">
+                        <wp:docPr id="743870506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208570432" name="Picture"/>
+                                <pic:cNvPr id="743870506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468954360" name="Picture">
+                  <wp:docPr id="1109381532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468954360" name="Picture"/>
+                          <pic:cNvPr id="1109381532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506413874" name="Picture">
+                  <wp:docPr id="1485791287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506413874" name="Picture"/>
+                          <pic:cNvPr id="1485791287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546058787" name="Picture">
+                  <wp:docPr id="57513522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546058787" name="Picture"/>
+                          <pic:cNvPr id="57513522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587135129" name="Picture">
+                  <wp:docPr id="253706289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587135129" name="Picture"/>
+                          <pic:cNvPr id="253706289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323699517" name="Picture">
+                  <wp:docPr id="1913206265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323699517" name="Picture"/>
+                          <pic:cNvPr id="1913206265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856961496" name="Picture">
+                  <wp:docPr id="1744933303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856961496" name="Picture"/>
+                          <pic:cNvPr id="1744933303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082490231" name="Picture">
+                        <wp:docPr id="1958603277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082490231" name="Picture"/>
+                                <pic:cNvPr id="1958603277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018542307" name="Picture">
+                        <wp:docPr id="1674077992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018542307" name="Picture"/>
+                                <pic:cNvPr id="1674077992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480279803" name="Picture">
+                  <wp:docPr id="340566488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480279803" name="Picture"/>
+                          <pic:cNvPr id="340566488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069045002" name="Picture">
+                  <wp:docPr id="1645904992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069045002" name="Picture"/>
+                          <pic:cNvPr id="1645904992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777752766" name="Picture">
+                  <wp:docPr id="1120620076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777752766" name="Picture"/>
+                          <pic:cNvPr id="1120620076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124639516" name="Picture">
+                  <wp:docPr id="482658691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124639516" name="Picture"/>
+                          <pic:cNvPr id="482658691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664605369" name="Picture">
+                  <wp:docPr id="1413079003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664605369" name="Picture"/>
+                          <pic:cNvPr id="1413079003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618000800" name="Picture">
+                  <wp:docPr id="161839213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618000800" name="Picture"/>
+                          <pic:cNvPr id="161839213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713801133" name="Picture">
+                        <wp:docPr id="1467027462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713801133" name="Picture"/>
+                                <pic:cNvPr id="1467027462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614372536" name="Picture">
+                        <wp:docPr id="1736575069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614372536" name="Picture"/>
+                                <pic:cNvPr id="1736575069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26921,57 +26921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722463464" name="Picture">
+                  <wp:docPr id="950923964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722463464" name="Picture"/>
+                          <pic:cNvPr id="950923964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27010,57 +27010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811728095" name="Picture">
+                  <wp:docPr id="2123540234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811728095" name="Picture"/>
+                          <pic:cNvPr id="2123540234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27699,57 +27699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545794477" name="Picture">
+                  <wp:docPr id="1992048775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545794477" name="Picture"/>
+                          <pic:cNvPr id="1992048775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28787,57 +28787,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114116820" name="Picture">
+                  <wp:docPr id="164900936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114116820" name="Picture"/>
+                          <pic:cNvPr id="164900936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28890,57 +28890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329675340" name="Picture">
+                  <wp:docPr id="543649115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329675340" name="Picture"/>
+                          <pic:cNvPr id="543649115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30363,57 +30363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389510157" name="Picture">
+                  <wp:docPr id="1164349170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389510157" name="Picture"/>
+                          <pic:cNvPr id="1164349170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33079,57 +33079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168204704" name="Picture">
+                  <wp:docPr id="181501856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168204704" name="Picture"/>
+                          <pic:cNvPr id="181501856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33168,57 +33168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763368965" name="Picture">
+                  <wp:docPr id="2066837782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763368965" name="Picture"/>
+                          <pic:cNvPr id="2066837782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33812,57 +33812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742568348" name="Picture">
+                  <wp:docPr id="611009902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742568348" name="Picture"/>
+                          <pic:cNvPr id="611009902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34810,57 +34810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148058791" name="Picture">
+                  <wp:docPr id="32196809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148058791" name="Picture"/>
+                          <pic:cNvPr id="32196809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34913,57 +34913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953021507" name="Picture">
+                  <wp:docPr id="1456190326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953021507" name="Picture"/>
+                          <pic:cNvPr id="1456190326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36290,57 +36290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467952474" name="Picture">
+                  <wp:docPr id="27997519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467952474" name="Picture"/>
+                          <pic:cNvPr id="27997519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37433,57 +37433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913747457" name="Picture">
+                        <wp:docPr id="1656618729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913747457" name="Picture"/>
+                                <pic:cNvPr id="1656618729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38794,57 +38794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238085414" name="Picture">
+                  <wp:docPr id="988069564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238085414" name="Picture"/>
+                          <pic:cNvPr id="988069564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38883,57 +38883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590266231" name="Picture">
+                  <wp:docPr id="867002353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590266231" name="Picture"/>
+                          <pic:cNvPr id="867002353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39527,57 +39527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140407270" name="Picture">
+                  <wp:docPr id="117167954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140407270" name="Picture"/>
+                          <pic:cNvPr id="117167954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40525,57 +40525,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237333914" name="Picture">
+                  <wp:docPr id="2120830624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237333914" name="Picture"/>
+                          <pic:cNvPr id="2120830624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40628,57 +40628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291844249" name="Picture">
+                  <wp:docPr id="1761820454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291844249" name="Picture"/>
+                          <pic:cNvPr id="1761820454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42005,57 +42005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597951894" name="Picture">
+                  <wp:docPr id="1124830355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597951894" name="Picture"/>
+                          <pic:cNvPr id="1124830355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43148,57 +43148,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085675538" name="Picture">
+                        <wp:docPr id="958716006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085675538" name="Picture"/>
+                                <pic:cNvPr id="958716006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44419,57 +44419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661407367" name="Picture">
+                  <wp:docPr id="1780664196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661407367" name="Picture"/>
+                          <pic:cNvPr id="1780664196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44499,57 +44499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519011502" name="Picture">
+                  <wp:docPr id="1920081151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519011502" name="Picture"/>
+                          <pic:cNvPr id="1920081151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44978,57 +44978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091876836" name="Picture">
+                  <wp:docPr id="898181398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091876836" name="Picture"/>
+                          <pic:cNvPr id="898181398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46573,57 +46573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440417900" name="Picture">
+                  <wp:docPr id="116696371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440417900" name="Picture"/>
+                          <pic:cNvPr id="116696371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46644,57 +46644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142190470" name="Picture">
+                  <wp:docPr id="1677968630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142190470" name="Picture"/>
+                          <pic:cNvPr id="1677968630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47058,57 +47058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467671040" name="Picture">
+                  <wp:docPr id="406749433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467671040" name="Picture"/>
+                          <pic:cNvPr id="406749433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>