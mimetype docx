--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59436191" name="Picture">
+                  <wp:docPr id="1992447815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59436191" name="Picture"/>
+                          <pic:cNvPr id="1992447815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475866881" name="Picture">
+                  <wp:docPr id="1804619009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475866881" name="Picture"/>
+                          <pic:cNvPr id="1804619009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632752849" name="Picture">
+                        <wp:docPr id="1674579874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632752849" name="Picture"/>
+                                <pic:cNvPr id="1674579874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234098978" name="Picture">
+                  <wp:docPr id="1000096091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234098978" name="Picture"/>
+                          <pic:cNvPr id="1000096091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550741403" name="Picture">
+                  <wp:docPr id="719141836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550741403" name="Picture"/>
+                          <pic:cNvPr id="719141836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208313555" name="Picture">
+                  <wp:docPr id="977040575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208313555" name="Picture"/>
+                          <pic:cNvPr id="977040575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480307195" name="Picture">
+                  <wp:docPr id="1495456150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480307195" name="Picture"/>
+                          <pic:cNvPr id="1495456150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216614530" name="Picture">
+                  <wp:docPr id="1606800903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216614530" name="Picture"/>
+                          <pic:cNvPr id="1606800903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716973938" name="Picture">
+                        <wp:docPr id="1108543376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716973938" name="Picture"/>
+                                <pic:cNvPr id="1108543376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903509221" name="Picture">
+                        <wp:docPr id="1030950966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903509221" name="Picture"/>
+                                <pic:cNvPr id="1030950966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769708492" name="Picture">
+                        <wp:docPr id="1639636359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769708492" name="Picture"/>
+                                <pic:cNvPr id="1639636359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176297264" name="Picture">
+                        <wp:docPr id="1263897517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176297264" name="Picture"/>
+                                <pic:cNvPr id="1263897517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090549291" name="Picture">
+                        <wp:docPr id="1864482790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090549291" name="Picture"/>
+                                <pic:cNvPr id="1864482790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233564488" name="Picture">
+                        <wp:docPr id="1108909731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233564488" name="Picture"/>
+                                <pic:cNvPr id="1108909731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688394562" name="Picture">
+                        <wp:docPr id="1488304362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688394562" name="Picture"/>
+                                <pic:cNvPr id="1488304362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2081352823" name="Picture">
+                        <wp:docPr id="1440767050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2081352823" name="Picture"/>
+                                <pic:cNvPr id="1440767050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197943733" name="Picture">
+                        <wp:docPr id="1391281483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197943733" name="Picture"/>
+                                <pic:cNvPr id="1391281483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200522114" name="Picture">
+                        <wp:docPr id="692199666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200522114" name="Picture"/>
+                                <pic:cNvPr id="692199666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984154476" name="Picture">
+                        <wp:docPr id="2083494985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984154476" name="Picture"/>
+                                <pic:cNvPr id="2083494985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549146396" name="Picture">
+                        <wp:docPr id="742576174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549146396" name="Picture"/>
+                                <pic:cNvPr id="742576174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148255664" name="Picture">
+                        <wp:docPr id="746902346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148255664" name="Picture"/>
+                                <pic:cNvPr id="746902346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080853006" name="Picture">
+                        <wp:docPr id="1320950711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080853006" name="Picture"/>
+                                <pic:cNvPr id="1320950711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261643727" name="Picture">
+                        <wp:docPr id="1902511060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261643727" name="Picture"/>
+                                <pic:cNvPr id="1902511060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473427" name="Picture">
+                  <wp:docPr id="837214434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473427" name="Picture"/>
+                          <pic:cNvPr id="837214434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259312221" name="Picture">
+                  <wp:docPr id="204334636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259312221" name="Picture"/>
+                          <pic:cNvPr id="204334636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400642304" name="Picture">
+                  <wp:docPr id="545440930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400642304" name="Picture"/>
+                          <pic:cNvPr id="545440930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792427414" name="Picture">
+                  <wp:docPr id="452658922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792427414" name="Picture"/>
+                          <pic:cNvPr id="452658922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212538152" name="Picture">
+                  <wp:docPr id="976454011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212538152" name="Picture"/>
+                          <pic:cNvPr id="976454011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593680485" name="Picture">
+                  <wp:docPr id="856614307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593680485" name="Picture"/>
+                          <pic:cNvPr id="856614307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174124961" name="Picture">
+                        <wp:docPr id="1513072726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174124961" name="Picture"/>
+                                <pic:cNvPr id="1513072726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500470281" name="Picture">
+                  <wp:docPr id="545322299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500470281" name="Picture"/>
+                          <pic:cNvPr id="545322299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418915965" name="Picture">
+                  <wp:docPr id="180354157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418915965" name="Picture"/>
+                          <pic:cNvPr id="180354157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287421439" name="Picture">
+                  <wp:docPr id="762677364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287421439" name="Picture"/>
+                          <pic:cNvPr id="762677364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222947768" name="Picture">
+                  <wp:docPr id="939279386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222947768" name="Picture"/>
+                          <pic:cNvPr id="939279386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710592619" name="Picture">
+                  <wp:docPr id="51091837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710592619" name="Picture"/>
+                          <pic:cNvPr id="51091837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337453295" name="Picture">
+                  <wp:docPr id="1698193026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337453295" name="Picture"/>
+                          <pic:cNvPr id="1698193026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425943258" name="Picture">
+                        <wp:docPr id="967740496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425943258" name="Picture"/>
+                                <pic:cNvPr id="967740496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619598392" name="Picture">
+                  <wp:docPr id="507845033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619598392" name="Picture"/>
+                          <pic:cNvPr id="507845033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754620919" name="Picture">
+                  <wp:docPr id="189378090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754620919" name="Picture"/>
+                          <pic:cNvPr id="189378090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641334320" name="Picture">
+                  <wp:docPr id="1635286770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641334320" name="Picture"/>
+                          <pic:cNvPr id="1635286770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503773995" name="Picture">
+                  <wp:docPr id="530057480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503773995" name="Picture"/>
+                          <pic:cNvPr id="530057480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47899083" name="Picture">
+                  <wp:docPr id="2000272724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47899083" name="Picture"/>
+                          <pic:cNvPr id="2000272724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468177941" name="Picture">
+                  <wp:docPr id="557759255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468177941" name="Picture"/>
+                          <pic:cNvPr id="557759255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784702810" name="Picture">
+                        <wp:docPr id="949719905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784702810" name="Picture"/>
+                                <pic:cNvPr id="949719905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836371105" name="Picture">
+                  <wp:docPr id="1823043942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836371105" name="Picture"/>
+                          <pic:cNvPr id="1823043942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889984457" name="Picture">
+                  <wp:docPr id="1280641331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889984457" name="Picture"/>
+                          <pic:cNvPr id="1280641331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621259481" name="Picture">
+                  <wp:docPr id="936055811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621259481" name="Picture"/>
+                          <pic:cNvPr id="936055811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109034625" name="Picture">
+                  <wp:docPr id="1352558355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109034625" name="Picture"/>
+                          <pic:cNvPr id="1352558355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327979836" name="Picture">
+                  <wp:docPr id="1073042451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327979836" name="Picture"/>
+                          <pic:cNvPr id="1073042451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28429343" name="Picture">
+                  <wp:docPr id="1334825453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28429343" name="Picture"/>
+                          <pic:cNvPr id="1334825453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695494889" name="Picture">
+                        <wp:docPr id="817305099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695494889" name="Picture"/>
+                                <pic:cNvPr id="817305099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354770372" name="Picture">
+                  <wp:docPr id="2013897446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354770372" name="Picture"/>
+                          <pic:cNvPr id="2013897446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521952425" name="Picture">
+                  <wp:docPr id="1887888546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521952425" name="Picture"/>
+                          <pic:cNvPr id="1887888546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837357662" name="Picture">
+                  <wp:docPr id="1149130522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837357662" name="Picture"/>
+                          <pic:cNvPr id="1149130522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860452790" name="Picture">
+                  <wp:docPr id="878775858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860452790" name="Picture"/>
+                          <pic:cNvPr id="878775858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105816871" name="Picture">
+                  <wp:docPr id="1160414059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105816871" name="Picture"/>
+                          <pic:cNvPr id="1160414059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743329907" name="Picture">
+                  <wp:docPr id="2146758051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743329907" name="Picture"/>
+                          <pic:cNvPr id="2146758051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720218533" name="Picture">
+                  <wp:docPr id="1216652507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720218533" name="Picture"/>
+                          <pic:cNvPr id="1216652507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438489714" name="Picture">
+                  <wp:docPr id="31888640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438489714" name="Picture"/>
+                          <pic:cNvPr id="31888640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450914261" name="Picture">
+                  <wp:docPr id="763044053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450914261" name="Picture"/>
+                          <pic:cNvPr id="763044053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>