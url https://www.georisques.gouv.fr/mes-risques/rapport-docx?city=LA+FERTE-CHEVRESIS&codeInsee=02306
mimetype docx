--- v1 (2026-10-13)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992447815" name="Picture">
+                  <wp:docPr id="479389629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992447815" name="Picture"/>
+                          <pic:cNvPr id="479389629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804619009" name="Picture">
+                  <wp:docPr id="1894845317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804619009" name="Picture"/>
+                          <pic:cNvPr id="1894845317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674579874" name="Picture">
+                        <wp:docPr id="843657527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674579874" name="Picture"/>
+                                <pic:cNvPr id="843657527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000096091" name="Picture">
+                  <wp:docPr id="652366178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000096091" name="Picture"/>
+                          <pic:cNvPr id="652366178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719141836" name="Picture">
+                  <wp:docPr id="830733537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719141836" name="Picture"/>
+                          <pic:cNvPr id="830733537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977040575" name="Picture">
+                  <wp:docPr id="1755818824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977040575" name="Picture"/>
+                          <pic:cNvPr id="1755818824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495456150" name="Picture">
+                  <wp:docPr id="1355355677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495456150" name="Picture"/>
+                          <pic:cNvPr id="1355355677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606800903" name="Picture">
+                  <wp:docPr id="854150577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606800903" name="Picture"/>
+                          <pic:cNvPr id="854150577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108543376" name="Picture">
+                        <wp:docPr id="1214334978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108543376" name="Picture"/>
+                                <pic:cNvPr id="1214334978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030950966" name="Picture">
+                        <wp:docPr id="761727510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030950966" name="Picture"/>
+                                <pic:cNvPr id="761727510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639636359" name="Picture">
+                        <wp:docPr id="1908603847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639636359" name="Picture"/>
+                                <pic:cNvPr id="1908603847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263897517" name="Picture">
+                        <wp:docPr id="221117994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263897517" name="Picture"/>
+                                <pic:cNvPr id="221117994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864482790" name="Picture">
+                        <wp:docPr id="1574339184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864482790" name="Picture"/>
+                                <pic:cNvPr id="1574339184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108909731" name="Picture">
+                        <wp:docPr id="1923009872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108909731" name="Picture"/>
+                                <pic:cNvPr id="1923009872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488304362" name="Picture">
+                        <wp:docPr id="1141651002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488304362" name="Picture"/>
+                                <pic:cNvPr id="1141651002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440767050" name="Picture">
+                        <wp:docPr id="1774857156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440767050" name="Picture"/>
+                                <pic:cNvPr id="1774857156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391281483" name="Picture">
+                        <wp:docPr id="389863898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391281483" name="Picture"/>
+                                <pic:cNvPr id="389863898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692199666" name="Picture">
+                        <wp:docPr id="604135858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692199666" name="Picture"/>
+                                <pic:cNvPr id="604135858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083494985" name="Picture">
+                        <wp:docPr id="750901519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083494985" name="Picture"/>
+                                <pic:cNvPr id="750901519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742576174" name="Picture">
+                        <wp:docPr id="1699849790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742576174" name="Picture"/>
+                                <pic:cNvPr id="1699849790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746902346" name="Picture">
+                        <wp:docPr id="1634409670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746902346" name="Picture"/>
+                                <pic:cNvPr id="1634409670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320950711" name="Picture">
+                        <wp:docPr id="877566456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320950711" name="Picture"/>
+                                <pic:cNvPr id="877566456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902511060" name="Picture">
+                        <wp:docPr id="2134023759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902511060" name="Picture"/>
+                                <pic:cNvPr id="2134023759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837214434" name="Picture">
+                  <wp:docPr id="158179548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837214434" name="Picture"/>
+                          <pic:cNvPr id="158179548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204334636" name="Picture">
+                  <wp:docPr id="398638288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204334636" name="Picture"/>
+                          <pic:cNvPr id="398638288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545440930" name="Picture">
+                  <wp:docPr id="709576061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545440930" name="Picture"/>
+                          <pic:cNvPr id="709576061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452658922" name="Picture">
+                  <wp:docPr id="133483784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452658922" name="Picture"/>
+                          <pic:cNvPr id="133483784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976454011" name="Picture">
+                  <wp:docPr id="975911333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976454011" name="Picture"/>
+                          <pic:cNvPr id="975911333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856614307" name="Picture">
+                  <wp:docPr id="1368288338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856614307" name="Picture"/>
+                          <pic:cNvPr id="1368288338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513072726" name="Picture">
+                        <wp:docPr id="239405109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513072726" name="Picture"/>
+                                <pic:cNvPr id="239405109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545322299" name="Picture">
+                  <wp:docPr id="1550137883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545322299" name="Picture"/>
+                          <pic:cNvPr id="1550137883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180354157" name="Picture">
+                  <wp:docPr id="1109621160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180354157" name="Picture"/>
+                          <pic:cNvPr id="1109621160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762677364" name="Picture">
+                  <wp:docPr id="1686230393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762677364" name="Picture"/>
+                          <pic:cNvPr id="1686230393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939279386" name="Picture">
+                  <wp:docPr id="635548271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939279386" name="Picture"/>
+                          <pic:cNvPr id="635548271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51091837" name="Picture">
+                  <wp:docPr id="1978633717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51091837" name="Picture"/>
+                          <pic:cNvPr id="1978633717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698193026" name="Picture">
+                  <wp:docPr id="1474192019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698193026" name="Picture"/>
+                          <pic:cNvPr id="1474192019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967740496" name="Picture">
+                        <wp:docPr id="1021773009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967740496" name="Picture"/>
+                                <pic:cNvPr id="1021773009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507845033" name="Picture">
+                  <wp:docPr id="403252004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507845033" name="Picture"/>
+                          <pic:cNvPr id="403252004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189378090" name="Picture">
+                  <wp:docPr id="1029840642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189378090" name="Picture"/>
+                          <pic:cNvPr id="1029840642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635286770" name="Picture">
+                  <wp:docPr id="1156121116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635286770" name="Picture"/>
+                          <pic:cNvPr id="1156121116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530057480" name="Picture">
+                  <wp:docPr id="312435925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530057480" name="Picture"/>
+                          <pic:cNvPr id="312435925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000272724" name="Picture">
+                  <wp:docPr id="1297903432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000272724" name="Picture"/>
+                          <pic:cNvPr id="1297903432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557759255" name="Picture">
+                  <wp:docPr id="1072369198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557759255" name="Picture"/>
+                          <pic:cNvPr id="1072369198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949719905" name="Picture">
+                        <wp:docPr id="846630443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949719905" name="Picture"/>
+                                <pic:cNvPr id="846630443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823043942" name="Picture">
+                  <wp:docPr id="1435200565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823043942" name="Picture"/>
+                          <pic:cNvPr id="1435200565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280641331" name="Picture">
+                  <wp:docPr id="1550065808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280641331" name="Picture"/>
+                          <pic:cNvPr id="1550065808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936055811" name="Picture">
+                  <wp:docPr id="792084599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936055811" name="Picture"/>
+                          <pic:cNvPr id="792084599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352558355" name="Picture">
+                  <wp:docPr id="1382536659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352558355" name="Picture"/>
+                          <pic:cNvPr id="1382536659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073042451" name="Picture">
+                  <wp:docPr id="867630036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073042451" name="Picture"/>
+                          <pic:cNvPr id="867630036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334825453" name="Picture">
+                  <wp:docPr id="297606205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334825453" name="Picture"/>
+                          <pic:cNvPr id="297606205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817305099" name="Picture">
+                        <wp:docPr id="1329576337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817305099" name="Picture"/>
+                                <pic:cNvPr id="1329576337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013897446" name="Picture">
+                  <wp:docPr id="79574173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013897446" name="Picture"/>
+                          <pic:cNvPr id="79574173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887888546" name="Picture">
+                  <wp:docPr id="914351786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887888546" name="Picture"/>
+                          <pic:cNvPr id="914351786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149130522" name="Picture">
+                  <wp:docPr id="1346821930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149130522" name="Picture"/>
+                          <pic:cNvPr id="1346821930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878775858" name="Picture">
+                  <wp:docPr id="379981249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878775858" name="Picture"/>
+                          <pic:cNvPr id="379981249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160414059" name="Picture">
+                  <wp:docPr id="1570051925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160414059" name="Picture"/>
+                          <pic:cNvPr id="1570051925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146758051" name="Picture">
+                  <wp:docPr id="2126580366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146758051" name="Picture"/>
+                          <pic:cNvPr id="2126580366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216652507" name="Picture">
+                  <wp:docPr id="961923670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216652507" name="Picture"/>
+                          <pic:cNvPr id="961923670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31888640" name="Picture">
+                  <wp:docPr id="1956609649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31888640" name="Picture"/>
+                          <pic:cNvPr id="1956609649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763044053" name="Picture">
+                  <wp:docPr id="1636255609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763044053" name="Picture"/>
+                          <pic:cNvPr id="1636255609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>