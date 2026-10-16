--- v2 (2026-10-16)
+++ v3 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479389629" name="Picture">
+                  <wp:docPr id="365079240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479389629" name="Picture"/>
+                          <pic:cNvPr id="365079240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894845317" name="Picture">
+                  <wp:docPr id="480608591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894845317" name="Picture"/>
+                          <pic:cNvPr id="480608591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843657527" name="Picture">
+                        <wp:docPr id="1397384425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843657527" name="Picture"/>
+                                <pic:cNvPr id="1397384425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652366178" name="Picture">
+                  <wp:docPr id="1304407015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652366178" name="Picture"/>
+                          <pic:cNvPr id="1304407015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830733537" name="Picture">
+                  <wp:docPr id="1993184263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830733537" name="Picture"/>
+                          <pic:cNvPr id="1993184263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755818824" name="Picture">
+                  <wp:docPr id="1120101504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755818824" name="Picture"/>
+                          <pic:cNvPr id="1120101504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355355677" name="Picture">
+                  <wp:docPr id="1459979758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355355677" name="Picture"/>
+                          <pic:cNvPr id="1459979758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854150577" name="Picture">
+                  <wp:docPr id="2004181576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854150577" name="Picture"/>
+                          <pic:cNvPr id="2004181576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214334978" name="Picture">
+                        <wp:docPr id="344739247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214334978" name="Picture"/>
+                                <pic:cNvPr id="344739247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761727510" name="Picture">
+                        <wp:docPr id="1939089856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761727510" name="Picture"/>
+                                <pic:cNvPr id="1939089856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908603847" name="Picture">
+                        <wp:docPr id="1977353807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908603847" name="Picture"/>
+                                <pic:cNvPr id="1977353807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221117994" name="Picture">
+                        <wp:docPr id="2142071479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221117994" name="Picture"/>
+                                <pic:cNvPr id="2142071479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574339184" name="Picture">
+                        <wp:docPr id="1965206454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574339184" name="Picture"/>
+                                <pic:cNvPr id="1965206454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923009872" name="Picture">
+                        <wp:docPr id="28354613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923009872" name="Picture"/>
+                                <pic:cNvPr id="28354613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141651002" name="Picture">
+                        <wp:docPr id="1009986329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141651002" name="Picture"/>
+                                <pic:cNvPr id="1009986329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774857156" name="Picture">
+                        <wp:docPr id="754989971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774857156" name="Picture"/>
+                                <pic:cNvPr id="754989971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389863898" name="Picture">
+                        <wp:docPr id="941873974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389863898" name="Picture"/>
+                                <pic:cNvPr id="941873974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604135858" name="Picture">
+                        <wp:docPr id="870905675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604135858" name="Picture"/>
+                                <pic:cNvPr id="870905675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750901519" name="Picture">
+                        <wp:docPr id="1086434690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750901519" name="Picture"/>
+                                <pic:cNvPr id="1086434690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699849790" name="Picture">
+                        <wp:docPr id="787451499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699849790" name="Picture"/>
+                                <pic:cNvPr id="787451499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634409670" name="Picture">
+                        <wp:docPr id="1509565538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634409670" name="Picture"/>
+                                <pic:cNvPr id="1509565538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877566456" name="Picture">
+                        <wp:docPr id="1363272070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877566456" name="Picture"/>
+                                <pic:cNvPr id="1363272070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134023759" name="Picture">
+                        <wp:docPr id="648689459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134023759" name="Picture"/>
+                                <pic:cNvPr id="648689459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158179548" name="Picture">
+                  <wp:docPr id="1616508193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158179548" name="Picture"/>
+                          <pic:cNvPr id="1616508193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398638288" name="Picture">
+                  <wp:docPr id="2113725492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398638288" name="Picture"/>
+                          <pic:cNvPr id="2113725492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709576061" name="Picture">
+                  <wp:docPr id="935261406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709576061" name="Picture"/>
+                          <pic:cNvPr id="935261406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133483784" name="Picture">
+                  <wp:docPr id="1543465374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133483784" name="Picture"/>
+                          <pic:cNvPr id="1543465374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975911333" name="Picture">
+                  <wp:docPr id="847827495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975911333" name="Picture"/>
+                          <pic:cNvPr id="847827495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368288338" name="Picture">
+                  <wp:docPr id="359233520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368288338" name="Picture"/>
+                          <pic:cNvPr id="359233520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239405109" name="Picture">
+                        <wp:docPr id="98608802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239405109" name="Picture"/>
+                                <pic:cNvPr id="98608802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550137883" name="Picture">
+                  <wp:docPr id="440475803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550137883" name="Picture"/>
+                          <pic:cNvPr id="440475803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109621160" name="Picture">
+                  <wp:docPr id="466657728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109621160" name="Picture"/>
+                          <pic:cNvPr id="466657728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686230393" name="Picture">
+                  <wp:docPr id="461754798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686230393" name="Picture"/>
+                          <pic:cNvPr id="461754798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635548271" name="Picture">
+                  <wp:docPr id="2126086794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635548271" name="Picture"/>
+                          <pic:cNvPr id="2126086794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978633717" name="Picture">
+                  <wp:docPr id="1193837852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978633717" name="Picture"/>
+                          <pic:cNvPr id="1193837852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474192019" name="Picture">
+                  <wp:docPr id="727886462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474192019" name="Picture"/>
+                          <pic:cNvPr id="727886462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021773009" name="Picture">
+                        <wp:docPr id="1932758290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021773009" name="Picture"/>
+                                <pic:cNvPr id="1932758290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403252004" name="Picture">
+                  <wp:docPr id="1304229968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403252004" name="Picture"/>
+                          <pic:cNvPr id="1304229968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029840642" name="Picture">
+                  <wp:docPr id="2067463809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029840642" name="Picture"/>
+                          <pic:cNvPr id="2067463809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156121116" name="Picture">
+                  <wp:docPr id="265268229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156121116" name="Picture"/>
+                          <pic:cNvPr id="265268229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312435925" name="Picture">
+                  <wp:docPr id="722154156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312435925" name="Picture"/>
+                          <pic:cNvPr id="722154156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297903432" name="Picture">
+                  <wp:docPr id="90396271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297903432" name="Picture"/>
+                          <pic:cNvPr id="90396271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072369198" name="Picture">
+                  <wp:docPr id="1780129633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072369198" name="Picture"/>
+                          <pic:cNvPr id="1780129633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846630443" name="Picture">
+                        <wp:docPr id="406597999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846630443" name="Picture"/>
+                                <pic:cNvPr id="406597999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435200565" name="Picture">
+                  <wp:docPr id="652432542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435200565" name="Picture"/>
+                          <pic:cNvPr id="652432542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550065808" name="Picture">
+                  <wp:docPr id="2022380101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550065808" name="Picture"/>
+                          <pic:cNvPr id="2022380101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792084599" name="Picture">
+                  <wp:docPr id="75695932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792084599" name="Picture"/>
+                          <pic:cNvPr id="75695932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382536659" name="Picture">
+                  <wp:docPr id="1866094652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382536659" name="Picture"/>
+                          <pic:cNvPr id="1866094652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867630036" name="Picture">
+                  <wp:docPr id="810696040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867630036" name="Picture"/>
+                          <pic:cNvPr id="810696040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297606205" name="Picture">
+                  <wp:docPr id="1002896104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297606205" name="Picture"/>
+                          <pic:cNvPr id="1002896104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329576337" name="Picture">
+                        <wp:docPr id="340897675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329576337" name="Picture"/>
+                                <pic:cNvPr id="340897675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79574173" name="Picture">
+                  <wp:docPr id="1513361913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79574173" name="Picture"/>
+                          <pic:cNvPr id="1513361913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914351786" name="Picture">
+                  <wp:docPr id="1132511427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914351786" name="Picture"/>
+                          <pic:cNvPr id="1132511427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346821930" name="Picture">
+                  <wp:docPr id="998684798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346821930" name="Picture"/>
+                          <pic:cNvPr id="998684798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379981249" name="Picture">
+                  <wp:docPr id="1730811126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379981249" name="Picture"/>
+                          <pic:cNvPr id="1730811126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570051925" name="Picture">
+                  <wp:docPr id="1920561120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570051925" name="Picture"/>
+                          <pic:cNvPr id="1920561120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126580366" name="Picture">
+                  <wp:docPr id="1300173250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126580366" name="Picture"/>
+                          <pic:cNvPr id="1300173250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961923670" name="Picture">
+                  <wp:docPr id="1461113827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961923670" name="Picture"/>
+                          <pic:cNvPr id="1461113827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956609649" name="Picture">
+                  <wp:docPr id="594580217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956609649" name="Picture"/>
+                          <pic:cNvPr id="594580217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636255609" name="Picture">
+                  <wp:docPr id="289173504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636255609" name="Picture"/>
+                          <pic:cNvPr id="289173504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>