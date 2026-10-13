--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204008585" name="Picture">
+                  <wp:docPr id="2102200903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204008585" name="Picture"/>
+                          <pic:cNvPr id="2102200903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125152464" name="Picture">
+                  <wp:docPr id="603569115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125152464" name="Picture"/>
+                          <pic:cNvPr id="603569115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175252154" name="Picture">
+                        <wp:docPr id="1266598570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175252154" name="Picture"/>
+                                <pic:cNvPr id="1266598570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413847810" name="Picture">
+                  <wp:docPr id="1506994140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413847810" name="Picture"/>
+                          <pic:cNvPr id="1506994140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193183039" name="Picture">
+                  <wp:docPr id="1417652273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193183039" name="Picture"/>
+                          <pic:cNvPr id="1417652273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918660259" name="Picture">
+                  <wp:docPr id="2041998081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918660259" name="Picture"/>
+                          <pic:cNvPr id="2041998081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923876219" name="Picture">
+                  <wp:docPr id="1736372559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923876219" name="Picture"/>
+                          <pic:cNvPr id="1736372559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574162273" name="Picture">
+                  <wp:docPr id="2075752305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574162273" name="Picture"/>
+                          <pic:cNvPr id="2075752305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060605899" name="Picture">
+                        <wp:docPr id="179859204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060605899" name="Picture"/>
+                                <pic:cNvPr id="179859204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384169578" name="Picture">
+                        <wp:docPr id="447326783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384169578" name="Picture"/>
+                                <pic:cNvPr id="447326783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304124410" name="Picture">
+                        <wp:docPr id="1952343118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304124410" name="Picture"/>
+                                <pic:cNvPr id="1952343118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496594937" name="Picture">
+                        <wp:docPr id="753363044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496594937" name="Picture"/>
+                                <pic:cNvPr id="753363044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111913373" name="Picture">
+                        <wp:docPr id="1624193995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111913373" name="Picture"/>
+                                <pic:cNvPr id="1624193995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247981795" name="Picture">
+                        <wp:docPr id="365803635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247981795" name="Picture"/>
+                                <pic:cNvPr id="365803635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201641149" name="Picture">
+                        <wp:docPr id="317950070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201641149" name="Picture"/>
+                                <pic:cNvPr id="317950070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285190334" name="Picture">
+                        <wp:docPr id="1803335939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285190334" name="Picture"/>
+                                <pic:cNvPr id="1803335939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395636095" name="Picture">
+                        <wp:docPr id="1702435895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395636095" name="Picture"/>
+                                <pic:cNvPr id="1702435895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996072098" name="Picture">
+                        <wp:docPr id="585036209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996072098" name="Picture"/>
+                                <pic:cNvPr id="585036209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662740398" name="Picture">
+                        <wp:docPr id="1138958670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662740398" name="Picture"/>
+                                <pic:cNvPr id="1138958670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105238012" name="Picture">
+                        <wp:docPr id="741756536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105238012" name="Picture"/>
+                                <pic:cNvPr id="741756536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552291307" name="Picture">
+                        <wp:docPr id="708123550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552291307" name="Picture"/>
+                                <pic:cNvPr id="708123550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200200232" name="Picture">
+                        <wp:docPr id="797854352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200200232" name="Picture"/>
+                                <pic:cNvPr id="797854352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989978515" name="Picture">
+                        <wp:docPr id="1801217292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989978515" name="Picture"/>
+                                <pic:cNvPr id="1801217292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475869044" name="Picture">
+                  <wp:docPr id="1507928066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475869044" name="Picture"/>
+                          <pic:cNvPr id="1507928066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639735085" name="Picture">
+                  <wp:docPr id="331031065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639735085" name="Picture"/>
+                          <pic:cNvPr id="331031065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806833346" name="Picture">
+                  <wp:docPr id="825627177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806833346" name="Picture"/>
+                          <pic:cNvPr id="825627177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360962116" name="Picture">
+                  <wp:docPr id="785769284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360962116" name="Picture"/>
+                          <pic:cNvPr id="785769284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493303253" name="Picture">
+                  <wp:docPr id="1165346052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493303253" name="Picture"/>
+                          <pic:cNvPr id="1165346052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404659714" name="Picture">
+                  <wp:docPr id="561213456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404659714" name="Picture"/>
+                          <pic:cNvPr id="561213456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729744569" name="Picture">
+                        <wp:docPr id="196147415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729744569" name="Picture"/>
+                                <pic:cNvPr id="196147415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405341814" name="Picture">
+                  <wp:docPr id="2046804887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405341814" name="Picture"/>
+                          <pic:cNvPr id="2046804887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189686307" name="Picture">
+                  <wp:docPr id="1365858109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189686307" name="Picture"/>
+                          <pic:cNvPr id="1365858109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865174593" name="Picture">
+                  <wp:docPr id="1569942407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865174593" name="Picture"/>
+                          <pic:cNvPr id="1569942407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813509975" name="Picture">
+                  <wp:docPr id="708116837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813509975" name="Picture"/>
+                          <pic:cNvPr id="708116837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636987015" name="Picture">
+                  <wp:docPr id="1141987099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636987015" name="Picture"/>
+                          <pic:cNvPr id="1141987099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550452388" name="Picture">
+                  <wp:docPr id="1149630290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550452388" name="Picture"/>
+                          <pic:cNvPr id="1149630290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318876638" name="Picture">
+                        <wp:docPr id="203652133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318876638" name="Picture"/>
+                                <pic:cNvPr id="203652133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838591251" name="Picture">
+                  <wp:docPr id="1505894332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838591251" name="Picture"/>
+                          <pic:cNvPr id="1505894332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863829038" name="Picture">
+                  <wp:docPr id="1348248675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863829038" name="Picture"/>
+                          <pic:cNvPr id="1348248675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629741486" name="Picture">
+                  <wp:docPr id="1650394709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629741486" name="Picture"/>
+                          <pic:cNvPr id="1650394709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402291517" name="Picture">
+                  <wp:docPr id="924662779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402291517" name="Picture"/>
+                          <pic:cNvPr id="924662779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569348934" name="Picture">
+                  <wp:docPr id="435876339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569348934" name="Picture"/>
+                          <pic:cNvPr id="435876339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087970657" name="Picture">
+                  <wp:docPr id="1667488429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087970657" name="Picture"/>
+                          <pic:cNvPr id="1667488429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863670686" name="Picture">
+                  <wp:docPr id="1178699799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863670686" name="Picture"/>
+                          <pic:cNvPr id="1178699799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994091141" name="Picture">
+                  <wp:docPr id="998937792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994091141" name="Picture"/>
+                          <pic:cNvPr id="998937792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154204476" name="Picture">
+                  <wp:docPr id="1349229560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154204476" name="Picture"/>
+                          <pic:cNvPr id="1349229560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712626012" name="Picture">
+                  <wp:docPr id="1563702880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712626012" name="Picture"/>
+                          <pic:cNvPr id="1563702880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008432071" name="Picture">
+                  <wp:docPr id="2005187013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008432071" name="Picture"/>
+                          <pic:cNvPr id="2005187013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161326526" name="Picture">
+                  <wp:docPr id="211553337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161326526" name="Picture"/>
+                          <pic:cNvPr id="211553337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272837124" name="Picture">
+                        <wp:docPr id="1794926693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272837124" name="Picture"/>
+                                <pic:cNvPr id="1794926693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37705,57 +37705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613325739" name="Picture">
+                  <wp:docPr id="2116442562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613325739" name="Picture"/>
+                          <pic:cNvPr id="2116442562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37794,57 +37794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283106067" name="Picture">
+                  <wp:docPr id="261521474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283106067" name="Picture"/>
+                          <pic:cNvPr id="261521474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172354450" name="Picture">
+                  <wp:docPr id="111181461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172354450" name="Picture"/>
+                          <pic:cNvPr id="111181461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39436,57 +39436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417052592" name="Picture">
+                  <wp:docPr id="1317234341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417052592" name="Picture"/>
+                          <pic:cNvPr id="1317234341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777462773" name="Picture">
+                  <wp:docPr id="2028064849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777462773" name="Picture"/>
+                          <pic:cNvPr id="2028064849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40916,57 +40916,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822305939" name="Picture">
+                  <wp:docPr id="505059978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822305939" name="Picture"/>
+                          <pic:cNvPr id="505059978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42059,57 +42059,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891263315" name="Picture">
+                        <wp:docPr id="474593129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891263315" name="Picture"/>
+                                <pic:cNvPr id="474593129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43330,57 +43330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868422134" name="Picture">
+                  <wp:docPr id="996484738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868422134" name="Picture"/>
+                          <pic:cNvPr id="996484738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340976359" name="Picture">
+                  <wp:docPr id="818770990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340976359" name="Picture"/>
+                          <pic:cNvPr id="818770990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464074338" name="Picture">
+                  <wp:docPr id="1694632196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464074338" name="Picture"/>
+                          <pic:cNvPr id="1694632196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45624,57 +45624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624553347" name="Picture">
+                  <wp:docPr id="606784720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624553347" name="Picture"/>
+                          <pic:cNvPr id="606784720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45695,57 +45695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115469290" name="Picture">
+                  <wp:docPr id="2141036671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115469290" name="Picture"/>
+                          <pic:cNvPr id="2141036671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46109,57 +46109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280269281" name="Picture">
+                  <wp:docPr id="170056865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280269281" name="Picture"/>
+                          <pic:cNvPr id="170056865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>