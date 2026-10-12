--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903148203" name="Picture">
+                  <wp:docPr id="1848287447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903148203" name="Picture"/>
+                          <pic:cNvPr id="1848287447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141541341" name="Picture">
+                  <wp:docPr id="766930474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141541341" name="Picture"/>
+                          <pic:cNvPr id="766930474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115717160" name="Picture">
+                        <wp:docPr id="632915363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115717160" name="Picture"/>
+                                <pic:cNvPr id="632915363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153791939" name="Picture">
+                  <wp:docPr id="1214798859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153791939" name="Picture"/>
+                          <pic:cNvPr id="1214798859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118732737" name="Picture">
+                  <wp:docPr id="2076974493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118732737" name="Picture"/>
+                          <pic:cNvPr id="2076974493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427515619" name="Picture">
+                  <wp:docPr id="1896782066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427515619" name="Picture"/>
+                          <pic:cNvPr id="1896782066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046060413" name="Picture">
+                  <wp:docPr id="1639628147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046060413" name="Picture"/>
+                          <pic:cNvPr id="1639628147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865588145" name="Picture">
+                  <wp:docPr id="1864113670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865588145" name="Picture"/>
+                          <pic:cNvPr id="1864113670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470132630" name="Picture">
+                        <wp:docPr id="1858461474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470132630" name="Picture"/>
+                                <pic:cNvPr id="1858461474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808291527" name="Picture">
+                        <wp:docPr id="345537208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808291527" name="Picture"/>
+                                <pic:cNvPr id="345537208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328701193" name="Picture">
+                        <wp:docPr id="909221591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328701193" name="Picture"/>
+                                <pic:cNvPr id="909221591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094338447" name="Picture">
+                        <wp:docPr id="633777454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094338447" name="Picture"/>
+                                <pic:cNvPr id="633777454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269418552" name="Picture">
+                        <wp:docPr id="994030271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269418552" name="Picture"/>
+                                <pic:cNvPr id="994030271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680673870" name="Picture">
+                        <wp:docPr id="1546006944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680673870" name="Picture"/>
+                                <pic:cNvPr id="1546006944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788731704" name="Picture">
+                        <wp:docPr id="859159729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788731704" name="Picture"/>
+                                <pic:cNvPr id="859159729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656085078" name="Picture">
+                        <wp:docPr id="1380245484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656085078" name="Picture"/>
+                                <pic:cNvPr id="1380245484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576577675" name="Picture">
+                        <wp:docPr id="104492727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576577675" name="Picture"/>
+                                <pic:cNvPr id="104492727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752846507" name="Picture">
+                        <wp:docPr id="41240839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752846507" name="Picture"/>
+                                <pic:cNvPr id="41240839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562657754" name="Picture">
+                        <wp:docPr id="1002402629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562657754" name="Picture"/>
+                                <pic:cNvPr id="1002402629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363017859" name="Picture">
+                        <wp:docPr id="545360364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363017859" name="Picture"/>
+                                <pic:cNvPr id="545360364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698362101" name="Picture">
+                  <wp:docPr id="536959764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698362101" name="Picture"/>
+                          <pic:cNvPr id="536959764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169437730" name="Picture">
+                  <wp:docPr id="700151669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169437730" name="Picture"/>
+                          <pic:cNvPr id="700151669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399767488" name="Picture">
+                  <wp:docPr id="685564001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399767488" name="Picture"/>
+                          <pic:cNvPr id="685564001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859210796" name="Picture">
+                  <wp:docPr id="436765780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859210796" name="Picture"/>
+                          <pic:cNvPr id="436765780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494329877" name="Picture">
+                  <wp:docPr id="1562202660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494329877" name="Picture"/>
+                          <pic:cNvPr id="1562202660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233751059" name="Picture">
+                  <wp:docPr id="439515897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233751059" name="Picture"/>
+                          <pic:cNvPr id="439515897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138693542" name="Picture">
+                        <wp:docPr id="52638254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138693542" name="Picture"/>
+                                <pic:cNvPr id="52638254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702407632" name="Picture">
+                  <wp:docPr id="1755599887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702407632" name="Picture"/>
+                          <pic:cNvPr id="1755599887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604075357" name="Picture">
+                  <wp:docPr id="1212305494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604075357" name="Picture"/>
+                          <pic:cNvPr id="1212305494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364120724" name="Picture">
+                  <wp:docPr id="1382725938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364120724" name="Picture"/>
+                          <pic:cNvPr id="1382725938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907620840" name="Picture">
+                  <wp:docPr id="1992233883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907620840" name="Picture"/>
+                          <pic:cNvPr id="1992233883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518524533" name="Picture">
+                  <wp:docPr id="1699737881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518524533" name="Picture"/>
+                          <pic:cNvPr id="1699737881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337684186" name="Picture">
+                  <wp:docPr id="37441207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337684186" name="Picture"/>
+                          <pic:cNvPr id="37441207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075200454" name="Picture">
+                        <wp:docPr id="1462730079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075200454" name="Picture"/>
+                                <pic:cNvPr id="1462730079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352834813" name="Picture">
+                        <wp:docPr id="1466756439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352834813" name="Picture"/>
+                                <pic:cNvPr id="1466756439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591286292" name="Picture">
+                  <wp:docPr id="2063968096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591286292" name="Picture"/>
+                          <pic:cNvPr id="2063968096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420155925" name="Picture">
+                  <wp:docPr id="47965165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420155925" name="Picture"/>
+                          <pic:cNvPr id="47965165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925839961" name="Picture">
+                  <wp:docPr id="260990623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925839961" name="Picture"/>
+                          <pic:cNvPr id="260990623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354424830" name="Picture">
+                  <wp:docPr id="921345201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354424830" name="Picture"/>
+                          <pic:cNvPr id="921345201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107364186" name="Picture">
+                  <wp:docPr id="396062062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107364186" name="Picture"/>
+                          <pic:cNvPr id="396062062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364604832" name="Picture">
+                  <wp:docPr id="498983479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364604832" name="Picture"/>
+                          <pic:cNvPr id="498983479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657902632" name="Picture">
+                        <wp:docPr id="1964018380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657902632" name="Picture"/>
+                                <pic:cNvPr id="1964018380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39474917" name="Picture">
+                  <wp:docPr id="122577411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39474917" name="Picture"/>
+                          <pic:cNvPr id="122577411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240806967" name="Picture">
+                  <wp:docPr id="1584468109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240806967" name="Picture"/>
+                          <pic:cNvPr id="1584468109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962934904" name="Picture">
+                  <wp:docPr id="1314602113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962934904" name="Picture"/>
+                          <pic:cNvPr id="1314602113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226641651" name="Picture">
+                  <wp:docPr id="1362229664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226641651" name="Picture"/>
+                          <pic:cNvPr id="1362229664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478888295" name="Picture">
+                  <wp:docPr id="2087036489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478888295" name="Picture"/>
+                          <pic:cNvPr id="2087036489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177196816" name="Picture">
+                  <wp:docPr id="107838649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177196816" name="Picture"/>
+                          <pic:cNvPr id="107838649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765370441" name="Picture">
+                        <wp:docPr id="90932802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765370441" name="Picture"/>
+                                <pic:cNvPr id="90932802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068421735" name="Picture">
+                  <wp:docPr id="1754184418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068421735" name="Picture"/>
+                          <pic:cNvPr id="1754184418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411077093" name="Picture">
+                  <wp:docPr id="1640148861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411077093" name="Picture"/>
+                          <pic:cNvPr id="1640148861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509892767" name="Picture">
+                  <wp:docPr id="283321339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509892767" name="Picture"/>
+                          <pic:cNvPr id="283321339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>