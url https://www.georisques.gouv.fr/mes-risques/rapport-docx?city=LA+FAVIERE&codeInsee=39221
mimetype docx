--- v1 (2026-10-12)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848287447" name="Picture">
+                  <wp:docPr id="1903982317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848287447" name="Picture"/>
+                          <pic:cNvPr id="1903982317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766930474" name="Picture">
+                  <wp:docPr id="1578527633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766930474" name="Picture"/>
+                          <pic:cNvPr id="1578527633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632915363" name="Picture">
+                        <wp:docPr id="1270496523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632915363" name="Picture"/>
+                                <pic:cNvPr id="1270496523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214798859" name="Picture">
+                  <wp:docPr id="2025109801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214798859" name="Picture"/>
+                          <pic:cNvPr id="2025109801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076974493" name="Picture">
+                  <wp:docPr id="1454080378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076974493" name="Picture"/>
+                          <pic:cNvPr id="1454080378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896782066" name="Picture">
+                  <wp:docPr id="1921551921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896782066" name="Picture"/>
+                          <pic:cNvPr id="1921551921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639628147" name="Picture">
+                  <wp:docPr id="1348731886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639628147" name="Picture"/>
+                          <pic:cNvPr id="1348731886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864113670" name="Picture">
+                  <wp:docPr id="1225732868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864113670" name="Picture"/>
+                          <pic:cNvPr id="1225732868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858461474" name="Picture">
+                        <wp:docPr id="1912035622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858461474" name="Picture"/>
+                                <pic:cNvPr id="1912035622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345537208" name="Picture">
+                        <wp:docPr id="431589874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345537208" name="Picture"/>
+                                <pic:cNvPr id="431589874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909221591" name="Picture">
+                        <wp:docPr id="1871026081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909221591" name="Picture"/>
+                                <pic:cNvPr id="1871026081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633777454" name="Picture">
+                        <wp:docPr id="1818279629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633777454" name="Picture"/>
+                                <pic:cNvPr id="1818279629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994030271" name="Picture">
+                        <wp:docPr id="1045193006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994030271" name="Picture"/>
+                                <pic:cNvPr id="1045193006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546006944" name="Picture">
+                        <wp:docPr id="1274162866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546006944" name="Picture"/>
+                                <pic:cNvPr id="1274162866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859159729" name="Picture">
+                        <wp:docPr id="467345465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859159729" name="Picture"/>
+                                <pic:cNvPr id="467345465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380245484" name="Picture">
+                        <wp:docPr id="1566025575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380245484" name="Picture"/>
+                                <pic:cNvPr id="1566025575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104492727" name="Picture">
+                        <wp:docPr id="1586485206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104492727" name="Picture"/>
+                                <pic:cNvPr id="1586485206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41240839" name="Picture">
+                        <wp:docPr id="1712373020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41240839" name="Picture"/>
+                                <pic:cNvPr id="1712373020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002402629" name="Picture">
+                        <wp:docPr id="1198115936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002402629" name="Picture"/>
+                                <pic:cNvPr id="1198115936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545360364" name="Picture">
+                        <wp:docPr id="1514688377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545360364" name="Picture"/>
+                                <pic:cNvPr id="1514688377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536959764" name="Picture">
+                  <wp:docPr id="1129021154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536959764" name="Picture"/>
+                          <pic:cNvPr id="1129021154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700151669" name="Picture">
+                  <wp:docPr id="85052411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700151669" name="Picture"/>
+                          <pic:cNvPr id="85052411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685564001" name="Picture">
+                  <wp:docPr id="1108293090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685564001" name="Picture"/>
+                          <pic:cNvPr id="1108293090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436765780" name="Picture">
+                  <wp:docPr id="1763902137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436765780" name="Picture"/>
+                          <pic:cNvPr id="1763902137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562202660" name="Picture">
+                  <wp:docPr id="1163772148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562202660" name="Picture"/>
+                          <pic:cNvPr id="1163772148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439515897" name="Picture">
+                  <wp:docPr id="1000817039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439515897" name="Picture"/>
+                          <pic:cNvPr id="1000817039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52638254" name="Picture">
+                        <wp:docPr id="642634389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52638254" name="Picture"/>
+                                <pic:cNvPr id="642634389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755599887" name="Picture">
+                  <wp:docPr id="1930607307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755599887" name="Picture"/>
+                          <pic:cNvPr id="1930607307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212305494" name="Picture">
+                  <wp:docPr id="89184766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212305494" name="Picture"/>
+                          <pic:cNvPr id="89184766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382725938" name="Picture">
+                  <wp:docPr id="1304525499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382725938" name="Picture"/>
+                          <pic:cNvPr id="1304525499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992233883" name="Picture">
+                  <wp:docPr id="1447237522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992233883" name="Picture"/>
+                          <pic:cNvPr id="1447237522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699737881" name="Picture">
+                  <wp:docPr id="115486545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699737881" name="Picture"/>
+                          <pic:cNvPr id="115486545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37441207" name="Picture">
+                  <wp:docPr id="1176801787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37441207" name="Picture"/>
+                          <pic:cNvPr id="1176801787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462730079" name="Picture">
+                        <wp:docPr id="1695307247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462730079" name="Picture"/>
+                                <pic:cNvPr id="1695307247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466756439" name="Picture">
+                        <wp:docPr id="17242838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466756439" name="Picture"/>
+                                <pic:cNvPr id="17242838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063968096" name="Picture">
+                  <wp:docPr id="111379508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063968096" name="Picture"/>
+                          <pic:cNvPr id="111379508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47965165" name="Picture">
+                  <wp:docPr id="562250543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47965165" name="Picture"/>
+                          <pic:cNvPr id="562250543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260990623" name="Picture">
+                  <wp:docPr id="630623809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260990623" name="Picture"/>
+                          <pic:cNvPr id="630623809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921345201" name="Picture">
+                  <wp:docPr id="1194028583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921345201" name="Picture"/>
+                          <pic:cNvPr id="1194028583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396062062" name="Picture">
+                  <wp:docPr id="1237170105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396062062" name="Picture"/>
+                          <pic:cNvPr id="1237170105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498983479" name="Picture">
+                  <wp:docPr id="165428227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498983479" name="Picture"/>
+                          <pic:cNvPr id="165428227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964018380" name="Picture">
+                        <wp:docPr id="471291604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964018380" name="Picture"/>
+                                <pic:cNvPr id="471291604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122577411" name="Picture">
+                  <wp:docPr id="1958956401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122577411" name="Picture"/>
+                          <pic:cNvPr id="1958956401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584468109" name="Picture">
+                  <wp:docPr id="465768101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584468109" name="Picture"/>
+                          <pic:cNvPr id="465768101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314602113" name="Picture">
+                  <wp:docPr id="1561775976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314602113" name="Picture"/>
+                          <pic:cNvPr id="1561775976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362229664" name="Picture">
+                  <wp:docPr id="178115003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362229664" name="Picture"/>
+                          <pic:cNvPr id="178115003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087036489" name="Picture">
+                  <wp:docPr id="2083663979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087036489" name="Picture"/>
+                          <pic:cNvPr id="2083663979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107838649" name="Picture">
+                  <wp:docPr id="1617942332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107838649" name="Picture"/>
+                          <pic:cNvPr id="1617942332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90932802" name="Picture">
+                        <wp:docPr id="1021477906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90932802" name="Picture"/>
+                                <pic:cNvPr id="1021477906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754184418" name="Picture">
+                  <wp:docPr id="573207173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754184418" name="Picture"/>
+                          <pic:cNvPr id="573207173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640148861" name="Picture">
+                  <wp:docPr id="924669536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640148861" name="Picture"/>
+                          <pic:cNvPr id="924669536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283321339" name="Picture">
+                  <wp:docPr id="1659823879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283321339" name="Picture"/>
+                          <pic:cNvPr id="1659823879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>