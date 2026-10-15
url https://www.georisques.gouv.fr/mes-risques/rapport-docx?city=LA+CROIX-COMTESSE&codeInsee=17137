--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908401892" name="Picture">
+                  <wp:docPr id="732357457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908401892" name="Picture"/>
+                          <pic:cNvPr id="732357457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069254119" name="Picture">
+                  <wp:docPr id="1156531150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069254119" name="Picture"/>
+                          <pic:cNvPr id="1156531150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815459444" name="Picture">
+                        <wp:docPr id="640493409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815459444" name="Picture"/>
+                                <pic:cNvPr id="640493409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650219900" name="Picture">
+                  <wp:docPr id="1755850887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650219900" name="Picture"/>
+                          <pic:cNvPr id="1755850887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241434488" name="Picture">
+                  <wp:docPr id="9958744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241434488" name="Picture"/>
+                          <pic:cNvPr id="9958744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203132879" name="Picture">
+                  <wp:docPr id="1696207895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203132879" name="Picture"/>
+                          <pic:cNvPr id="1696207895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608413282" name="Picture">
+                  <wp:docPr id="1659896432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608413282" name="Picture"/>
+                          <pic:cNvPr id="1659896432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659127025" name="Picture">
+                  <wp:docPr id="1472197338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659127025" name="Picture"/>
+                          <pic:cNvPr id="1472197338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546024117" name="Picture">
+                        <wp:docPr id="1036653446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546024117" name="Picture"/>
+                                <pic:cNvPr id="1036653446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184176767" name="Picture">
+                        <wp:docPr id="581906979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184176767" name="Picture"/>
+                                <pic:cNvPr id="581906979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068042248" name="Picture">
+                        <wp:docPr id="112483084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068042248" name="Picture"/>
+                                <pic:cNvPr id="112483084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782042519" name="Picture">
+                        <wp:docPr id="1670894190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782042519" name="Picture"/>
+                                <pic:cNvPr id="1670894190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72092418" name="Picture">
+                        <wp:docPr id="348056364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72092418" name="Picture"/>
+                                <pic:cNvPr id="348056364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414162539" name="Picture">
+                        <wp:docPr id="1502134117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414162539" name="Picture"/>
+                                <pic:cNvPr id="1502134117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98236252" name="Picture">
+                        <wp:docPr id="1804006326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98236252" name="Picture"/>
+                                <pic:cNvPr id="1804006326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018501668" name="Picture">
+                        <wp:docPr id="2070707203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018501668" name="Picture"/>
+                                <pic:cNvPr id="2070707203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116026018" name="Picture">
+                        <wp:docPr id="1139995712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116026018" name="Picture"/>
+                                <pic:cNvPr id="1139995712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974067957" name="Picture">
+                        <wp:docPr id="1481728317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974067957" name="Picture"/>
+                                <pic:cNvPr id="1481728317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936874393" name="Picture">
+                        <wp:docPr id="974261709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936874393" name="Picture"/>
+                                <pic:cNvPr id="974261709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225001945" name="Picture">
+                        <wp:docPr id="2054015365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225001945" name="Picture"/>
+                                <pic:cNvPr id="2054015365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082792048" name="Picture">
+                  <wp:docPr id="1096867557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082792048" name="Picture"/>
+                          <pic:cNvPr id="1096867557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113175699" name="Picture">
+                  <wp:docPr id="98950442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113175699" name="Picture"/>
+                          <pic:cNvPr id="98950442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954747659" name="Picture">
+                  <wp:docPr id="506236740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954747659" name="Picture"/>
+                          <pic:cNvPr id="506236740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349321893" name="Picture">
+                  <wp:docPr id="1036481323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349321893" name="Picture"/>
+                          <pic:cNvPr id="1036481323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313276676" name="Picture">
+                  <wp:docPr id="541098722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313276676" name="Picture"/>
+                          <pic:cNvPr id="541098722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517614917" name="Picture">
+                  <wp:docPr id="1291627412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517614917" name="Picture"/>
+                          <pic:cNvPr id="1291627412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504102282" name="Picture">
+                        <wp:docPr id="1528841698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504102282" name="Picture"/>
+                                <pic:cNvPr id="1528841698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72591490" name="Picture">
+                        <wp:docPr id="2023743397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72591490" name="Picture"/>
+                                <pic:cNvPr id="2023743397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033596532" name="Picture">
+                  <wp:docPr id="1669230981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033596532" name="Picture"/>
+                          <pic:cNvPr id="1669230981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461149061" name="Picture">
+                  <wp:docPr id="364854053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461149061" name="Picture"/>
+                          <pic:cNvPr id="364854053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318713437" name="Picture">
+                  <wp:docPr id="333167808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318713437" name="Picture"/>
+                          <pic:cNvPr id="333167808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526335031" name="Picture">
+                  <wp:docPr id="886803677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526335031" name="Picture"/>
+                          <pic:cNvPr id="886803677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977353782" name="Picture">
+                  <wp:docPr id="1798629491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977353782" name="Picture"/>
+                          <pic:cNvPr id="1798629491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247644142" name="Picture">
+                  <wp:docPr id="1457519239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247644142" name="Picture"/>
+                          <pic:cNvPr id="1457519239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348719924" name="Picture">
+                        <wp:docPr id="1664643411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348719924" name="Picture"/>
+                                <pic:cNvPr id="1664643411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740547188" name="Picture">
+                        <wp:docPr id="2065377332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740547188" name="Picture"/>
+                                <pic:cNvPr id="2065377332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997360412" name="Picture">
+                  <wp:docPr id="1527348461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997360412" name="Picture"/>
+                          <pic:cNvPr id="1527348461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715949306" name="Picture">
+                  <wp:docPr id="1143988929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715949306" name="Picture"/>
+                          <pic:cNvPr id="1143988929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94571068" name="Picture">
+                  <wp:docPr id="605973203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94571068" name="Picture"/>
+                          <pic:cNvPr id="605973203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178936523" name="Picture">
+                  <wp:docPr id="1228368595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178936523" name="Picture"/>
+                          <pic:cNvPr id="1228368595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459049262" name="Picture">
+                  <wp:docPr id="931401892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459049262" name="Picture"/>
+                          <pic:cNvPr id="931401892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220985751" name="Picture">
+                  <wp:docPr id="1830398481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220985751" name="Picture"/>
+                          <pic:cNvPr id="1830398481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008463554" name="Picture">
+                        <wp:docPr id="356340698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008463554" name="Picture"/>
+                                <pic:cNvPr id="356340698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848528791" name="Picture">
+                  <wp:docPr id="894712398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848528791" name="Picture"/>
+                          <pic:cNvPr id="894712398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347216027" name="Picture">
+                  <wp:docPr id="871150708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347216027" name="Picture"/>
+                          <pic:cNvPr id="871150708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671251650" name="Picture">
+                  <wp:docPr id="1622432198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671251650" name="Picture"/>
+                          <pic:cNvPr id="1622432198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150825581" name="Picture">
+                  <wp:docPr id="1136857635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150825581" name="Picture"/>
+                          <pic:cNvPr id="1136857635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185343027" name="Picture">
+                  <wp:docPr id="525232454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185343027" name="Picture"/>
+                          <pic:cNvPr id="525232454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613029007" name="Picture">
+                  <wp:docPr id="300596876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613029007" name="Picture"/>
+                          <pic:cNvPr id="300596876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729219828" name="Picture">
+                        <wp:docPr id="1870509750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729219828" name="Picture"/>
+                                <pic:cNvPr id="1870509750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596806521" name="Picture">
+                  <wp:docPr id="732392203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596806521" name="Picture"/>
+                          <pic:cNvPr id="732392203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840875950" name="Picture">
+                  <wp:docPr id="1094869072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840875950" name="Picture"/>
+                          <pic:cNvPr id="1094869072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465834908" name="Picture">
+                  <wp:docPr id="620189581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465834908" name="Picture"/>
+                          <pic:cNvPr id="620189581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>