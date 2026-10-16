--- v1 (2026-10-15)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732357457" name="Picture">
+                  <wp:docPr id="961810357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732357457" name="Picture"/>
+                          <pic:cNvPr id="961810357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156531150" name="Picture">
+                  <wp:docPr id="1271455205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156531150" name="Picture"/>
+                          <pic:cNvPr id="1271455205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640493409" name="Picture">
+                        <wp:docPr id="1667144526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640493409" name="Picture"/>
+                                <pic:cNvPr id="1667144526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755850887" name="Picture">
+                  <wp:docPr id="239716531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755850887" name="Picture"/>
+                          <pic:cNvPr id="239716531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9958744" name="Picture">
+                  <wp:docPr id="1794496784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9958744" name="Picture"/>
+                          <pic:cNvPr id="1794496784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696207895" name="Picture">
+                  <wp:docPr id="795855364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696207895" name="Picture"/>
+                          <pic:cNvPr id="795855364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659896432" name="Picture">
+                  <wp:docPr id="1770114667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659896432" name="Picture"/>
+                          <pic:cNvPr id="1770114667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472197338" name="Picture">
+                  <wp:docPr id="1751422530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472197338" name="Picture"/>
+                          <pic:cNvPr id="1751422530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036653446" name="Picture">
+                        <wp:docPr id="642708930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036653446" name="Picture"/>
+                                <pic:cNvPr id="642708930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581906979" name="Picture">
+                        <wp:docPr id="2010877066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581906979" name="Picture"/>
+                                <pic:cNvPr id="2010877066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112483084" name="Picture">
+                        <wp:docPr id="1480239941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112483084" name="Picture"/>
+                                <pic:cNvPr id="1480239941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670894190" name="Picture">
+                        <wp:docPr id="668581776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670894190" name="Picture"/>
+                                <pic:cNvPr id="668581776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348056364" name="Picture">
+                        <wp:docPr id="1270840150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348056364" name="Picture"/>
+                                <pic:cNvPr id="1270840150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502134117" name="Picture">
+                        <wp:docPr id="1054708600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502134117" name="Picture"/>
+                                <pic:cNvPr id="1054708600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804006326" name="Picture">
+                        <wp:docPr id="1218094994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804006326" name="Picture"/>
+                                <pic:cNvPr id="1218094994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070707203" name="Picture">
+                        <wp:docPr id="157371274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070707203" name="Picture"/>
+                                <pic:cNvPr id="157371274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139995712" name="Picture">
+                        <wp:docPr id="1798733305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139995712" name="Picture"/>
+                                <pic:cNvPr id="1798733305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481728317" name="Picture">
+                        <wp:docPr id="1659391606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481728317" name="Picture"/>
+                                <pic:cNvPr id="1659391606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974261709" name="Picture">
+                        <wp:docPr id="2123061552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974261709" name="Picture"/>
+                                <pic:cNvPr id="2123061552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054015365" name="Picture">
+                        <wp:docPr id="1691571664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054015365" name="Picture"/>
+                                <pic:cNvPr id="1691571664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096867557" name="Picture">
+                  <wp:docPr id="1876157000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096867557" name="Picture"/>
+                          <pic:cNvPr id="1876157000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98950442" name="Picture">
+                  <wp:docPr id="362408712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98950442" name="Picture"/>
+                          <pic:cNvPr id="362408712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506236740" name="Picture">
+                  <wp:docPr id="2011390185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506236740" name="Picture"/>
+                          <pic:cNvPr id="2011390185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036481323" name="Picture">
+                  <wp:docPr id="249473643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036481323" name="Picture"/>
+                          <pic:cNvPr id="249473643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541098722" name="Picture">
+                  <wp:docPr id="102823721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541098722" name="Picture"/>
+                          <pic:cNvPr id="102823721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291627412" name="Picture">
+                  <wp:docPr id="649408617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291627412" name="Picture"/>
+                          <pic:cNvPr id="649408617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528841698" name="Picture">
+                        <wp:docPr id="2089812528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528841698" name="Picture"/>
+                                <pic:cNvPr id="2089812528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023743397" name="Picture">
+                        <wp:docPr id="1739980958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023743397" name="Picture"/>
+                                <pic:cNvPr id="1739980958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669230981" name="Picture">
+                  <wp:docPr id="1605020966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669230981" name="Picture"/>
+                          <pic:cNvPr id="1605020966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364854053" name="Picture">
+                  <wp:docPr id="1413919560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364854053" name="Picture"/>
+                          <pic:cNvPr id="1413919560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333167808" name="Picture">
+                  <wp:docPr id="61074350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333167808" name="Picture"/>
+                          <pic:cNvPr id="61074350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886803677" name="Picture">
+                  <wp:docPr id="509393320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886803677" name="Picture"/>
+                          <pic:cNvPr id="509393320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798629491" name="Picture">
+                  <wp:docPr id="1498976174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798629491" name="Picture"/>
+                          <pic:cNvPr id="1498976174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457519239" name="Picture">
+                  <wp:docPr id="829431918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457519239" name="Picture"/>
+                          <pic:cNvPr id="829431918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664643411" name="Picture">
+                        <wp:docPr id="460474394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664643411" name="Picture"/>
+                                <pic:cNvPr id="460474394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065377332" name="Picture">
+                        <wp:docPr id="864134075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065377332" name="Picture"/>
+                                <pic:cNvPr id="864134075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527348461" name="Picture">
+                  <wp:docPr id="985272137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527348461" name="Picture"/>
+                          <pic:cNvPr id="985272137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143988929" name="Picture">
+                  <wp:docPr id="443143036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143988929" name="Picture"/>
+                          <pic:cNvPr id="443143036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605973203" name="Picture">
+                  <wp:docPr id="1667997471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605973203" name="Picture"/>
+                          <pic:cNvPr id="1667997471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228368595" name="Picture">
+                  <wp:docPr id="1251169389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228368595" name="Picture"/>
+                          <pic:cNvPr id="1251169389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931401892" name="Picture">
+                  <wp:docPr id="984359884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931401892" name="Picture"/>
+                          <pic:cNvPr id="984359884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830398481" name="Picture">
+                  <wp:docPr id="893021872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830398481" name="Picture"/>
+                          <pic:cNvPr id="893021872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356340698" name="Picture">
+                        <wp:docPr id="152983121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356340698" name="Picture"/>
+                                <pic:cNvPr id="152983121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894712398" name="Picture">
+                  <wp:docPr id="1874322988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894712398" name="Picture"/>
+                          <pic:cNvPr id="1874322988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871150708" name="Picture">
+                  <wp:docPr id="492481819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871150708" name="Picture"/>
+                          <pic:cNvPr id="492481819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622432198" name="Picture">
+                  <wp:docPr id="1799961908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622432198" name="Picture"/>
+                          <pic:cNvPr id="1799961908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136857635" name="Picture">
+                  <wp:docPr id="1213889765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136857635" name="Picture"/>
+                          <pic:cNvPr id="1213889765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525232454" name="Picture">
+                  <wp:docPr id="2043123452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525232454" name="Picture"/>
+                          <pic:cNvPr id="2043123452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300596876" name="Picture">
+                  <wp:docPr id="1868298654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300596876" name="Picture"/>
+                          <pic:cNvPr id="1868298654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870509750" name="Picture">
+                        <wp:docPr id="2120658524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870509750" name="Picture"/>
+                                <pic:cNvPr id="2120658524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732392203" name="Picture">
+                  <wp:docPr id="1321283335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732392203" name="Picture"/>
+                          <pic:cNvPr id="1321283335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094869072" name="Picture">
+                  <wp:docPr id="325440826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094869072" name="Picture"/>
+                          <pic:cNvPr id="325440826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620189581" name="Picture">
+                  <wp:docPr id="2114322300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620189581" name="Picture"/>
+                          <pic:cNvPr id="2114322300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>