--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703916210" name="Picture">
+                  <wp:docPr id="1749031346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703916210" name="Picture"/>
+                          <pic:cNvPr id="1749031346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382720571" name="Picture">
+                  <wp:docPr id="162375716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382720571" name="Picture"/>
+                          <pic:cNvPr id="162375716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939067046" name="Picture">
+                        <wp:docPr id="1914806262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939067046" name="Picture"/>
+                                <pic:cNvPr id="1914806262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058654110" name="Picture">
+                  <wp:docPr id="399273336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058654110" name="Picture"/>
+                          <pic:cNvPr id="399273336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592183575" name="Picture">
+                  <wp:docPr id="1350349709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592183575" name="Picture"/>
+                          <pic:cNvPr id="1350349709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246512755" name="Picture">
+                  <wp:docPr id="140003454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246512755" name="Picture"/>
+                          <pic:cNvPr id="140003454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278361778" name="Picture">
+                  <wp:docPr id="1590311541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278361778" name="Picture"/>
+                          <pic:cNvPr id="1590311541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948990653" name="Picture">
+                  <wp:docPr id="1191339899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948990653" name="Picture"/>
+                          <pic:cNvPr id="1191339899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866613703" name="Picture">
+                        <wp:docPr id="279980833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866613703" name="Picture"/>
+                                <pic:cNvPr id="279980833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375110471" name="Picture">
+                        <wp:docPr id="1687619622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375110471" name="Picture"/>
+                                <pic:cNvPr id="1687619622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111929340" name="Picture">
+                        <wp:docPr id="2083493146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111929340" name="Picture"/>
+                                <pic:cNvPr id="2083493146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832783666" name="Picture">
+                        <wp:docPr id="757959104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832783666" name="Picture"/>
+                                <pic:cNvPr id="757959104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482660847" name="Picture">
+                        <wp:docPr id="767379607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482660847" name="Picture"/>
+                                <pic:cNvPr id="767379607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150867613" name="Picture">
+                        <wp:docPr id="814467181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150867613" name="Picture"/>
+                                <pic:cNvPr id="814467181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902054774" name="Picture">
+                        <wp:docPr id="780750970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902054774" name="Picture"/>
+                                <pic:cNvPr id="780750970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376303918" name="Picture">
+                        <wp:docPr id="2072702441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376303918" name="Picture"/>
+                                <pic:cNvPr id="2072702441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933921237" name="Picture">
+                        <wp:docPr id="1721362782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933921237" name="Picture"/>
+                                <pic:cNvPr id="1721362782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731761270" name="Picture">
+                        <wp:docPr id="489585079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731761270" name="Picture"/>
+                                <pic:cNvPr id="489585079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907207929" name="Picture">
+                        <wp:docPr id="1377556021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907207929" name="Picture"/>
+                                <pic:cNvPr id="1377556021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1688368332" name="Picture">
+                        <wp:docPr id="2043479979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1688368332" name="Picture"/>
+                                <pic:cNvPr id="2043479979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029915995" name="Picture">
+                        <wp:docPr id="1590289866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029915995" name="Picture"/>
+                                <pic:cNvPr id="1590289866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115789459" name="Picture">
+                        <wp:docPr id="672171358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115789459" name="Picture"/>
+                                <pic:cNvPr id="672171358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700558670" name="Picture">
+                        <wp:docPr id="652125294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700558670" name="Picture"/>
+                                <pic:cNvPr id="652125294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833883182" name="Picture">
+                  <wp:docPr id="521007265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833883182" name="Picture"/>
+                          <pic:cNvPr id="521007265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250807666" name="Picture">
+                  <wp:docPr id="425394398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250807666" name="Picture"/>
+                          <pic:cNvPr id="425394398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084233667" name="Picture">
+                  <wp:docPr id="1940528709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084233667" name="Picture"/>
+                          <pic:cNvPr id="1940528709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286875562" name="Picture">
+                  <wp:docPr id="397914783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286875562" name="Picture"/>
+                          <pic:cNvPr id="397914783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154762211" name="Picture">
+                  <wp:docPr id="789018444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154762211" name="Picture"/>
+                          <pic:cNvPr id="789018444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676830206" name="Picture">
+                  <wp:docPr id="1737020181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676830206" name="Picture"/>
+                          <pic:cNvPr id="1737020181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058984545" name="Picture">
+                        <wp:docPr id="1925269027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058984545" name="Picture"/>
+                                <pic:cNvPr id="1925269027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161350092" name="Picture">
+                  <wp:docPr id="1478980237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161350092" name="Picture"/>
+                          <pic:cNvPr id="1478980237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429175470" name="Picture">
+                  <wp:docPr id="293221268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429175470" name="Picture"/>
+                          <pic:cNvPr id="293221268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804810601" name="Picture">
+                  <wp:docPr id="1777504198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804810601" name="Picture"/>
+                          <pic:cNvPr id="1777504198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770857874" name="Picture">
+                  <wp:docPr id="1853694120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770857874" name="Picture"/>
+                          <pic:cNvPr id="1853694120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753991017" name="Picture">
+                  <wp:docPr id="750135185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753991017" name="Picture"/>
+                          <pic:cNvPr id="750135185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269732459" name="Picture">
+                  <wp:docPr id="841701631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269732459" name="Picture"/>
+                          <pic:cNvPr id="841701631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024976132" name="Picture">
+                        <wp:docPr id="1304485199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024976132" name="Picture"/>
+                                <pic:cNvPr id="1304485199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44380929" name="Picture">
+                  <wp:docPr id="633637032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44380929" name="Picture"/>
+                          <pic:cNvPr id="633637032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425818252" name="Picture">
+                  <wp:docPr id="1106208780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425818252" name="Picture"/>
+                          <pic:cNvPr id="1106208780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608772182" name="Picture">
+                  <wp:docPr id="1272205758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608772182" name="Picture"/>
+                          <pic:cNvPr id="1272205758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161874077" name="Picture">
+                  <wp:docPr id="2092103642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161874077" name="Picture"/>
+                          <pic:cNvPr id="2092103642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886198208" name="Picture">
+                  <wp:docPr id="1065159244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886198208" name="Picture"/>
+                          <pic:cNvPr id="1065159244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171489474" name="Picture">
+                  <wp:docPr id="1647900790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171489474" name="Picture"/>
+                          <pic:cNvPr id="1647900790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492059253" name="Picture">
+                        <wp:docPr id="620634983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492059253" name="Picture"/>
+                                <pic:cNvPr id="620634983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390768053" name="Picture">
+                  <wp:docPr id="27301062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390768053" name="Picture"/>
+                          <pic:cNvPr id="27301062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484132166" name="Picture">
+                  <wp:docPr id="827868652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484132166" name="Picture"/>
+                          <pic:cNvPr id="827868652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702386478" name="Picture">
+                  <wp:docPr id="1864537601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702386478" name="Picture"/>
+                          <pic:cNvPr id="1864537601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614460763" name="Picture">
+                  <wp:docPr id="518751572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614460763" name="Picture"/>
+                          <pic:cNvPr id="518751572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063459407" name="Picture">
+                  <wp:docPr id="482093651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063459407" name="Picture"/>
+                          <pic:cNvPr id="482093651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621179163" name="Picture">
+                  <wp:docPr id="1929681258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621179163" name="Picture"/>
+                          <pic:cNvPr id="1929681258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032511772" name="Picture">
+                        <wp:docPr id="1943997478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032511772" name="Picture"/>
+                                <pic:cNvPr id="1943997478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379808437" name="Picture">
+                  <wp:docPr id="288421589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379808437" name="Picture"/>
+                          <pic:cNvPr id="288421589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110565541" name="Picture">
+                  <wp:docPr id="436561641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110565541" name="Picture"/>
+                          <pic:cNvPr id="436561641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95812158" name="Picture">
+                  <wp:docPr id="108655011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95812158" name="Picture"/>
+                          <pic:cNvPr id="108655011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227419339" name="Picture">
+                  <wp:docPr id="1258885126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227419339" name="Picture"/>
+                          <pic:cNvPr id="1258885126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708621183" name="Picture">
+                  <wp:docPr id="869242152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708621183" name="Picture"/>
+                          <pic:cNvPr id="869242152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3992765" name="Picture">
+                  <wp:docPr id="2035749777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3992765" name="Picture"/>
+                          <pic:cNvPr id="2035749777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502112134" name="Picture">
+                  <wp:docPr id="101768986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502112134" name="Picture"/>
+                          <pic:cNvPr id="101768986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656949218" name="Picture">
+                  <wp:docPr id="1964116747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656949218" name="Picture"/>
+                          <pic:cNvPr id="1964116747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140349095" name="Picture">
+                  <wp:docPr id="353013971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140349095" name="Picture"/>
+                          <pic:cNvPr id="353013971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>