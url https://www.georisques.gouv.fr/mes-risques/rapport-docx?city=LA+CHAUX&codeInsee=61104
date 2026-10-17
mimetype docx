--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322042110" name="Picture">
+                  <wp:docPr id="213271319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322042110" name="Picture"/>
+                          <pic:cNvPr id="213271319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567176128" name="Picture">
+                  <wp:docPr id="98722459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567176128" name="Picture"/>
+                          <pic:cNvPr id="98722459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109478474" name="Picture">
+                        <wp:docPr id="11629699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109478474" name="Picture"/>
+                                <pic:cNvPr id="11629699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309488094" name="Picture">
+                  <wp:docPr id="273212828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309488094" name="Picture"/>
+                          <pic:cNvPr id="273212828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871669621" name="Picture">
+                  <wp:docPr id="1920346721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871669621" name="Picture"/>
+                          <pic:cNvPr id="1920346721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363687213" name="Picture">
+                  <wp:docPr id="41958039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363687213" name="Picture"/>
+                          <pic:cNvPr id="41958039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407104584" name="Picture">
+                  <wp:docPr id="1229686478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407104584" name="Picture"/>
+                          <pic:cNvPr id="1229686478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193269410" name="Picture">
+                  <wp:docPr id="1380343636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193269410" name="Picture"/>
+                          <pic:cNvPr id="1380343636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395815523" name="Picture">
+                        <wp:docPr id="2130079230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395815523" name="Picture"/>
+                                <pic:cNvPr id="2130079230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889850413" name="Picture">
+                        <wp:docPr id="1778426434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889850413" name="Picture"/>
+                                <pic:cNvPr id="1778426434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39900348" name="Picture">
+                        <wp:docPr id="918921850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39900348" name="Picture"/>
+                                <pic:cNvPr id="918921850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573235638" name="Picture">
+                        <wp:docPr id="1652673058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573235638" name="Picture"/>
+                                <pic:cNvPr id="1652673058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338623427" name="Picture">
+                        <wp:docPr id="311774256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338623427" name="Picture"/>
+                                <pic:cNvPr id="311774256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925273958" name="Picture">
+                        <wp:docPr id="2065736388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925273958" name="Picture"/>
+                                <pic:cNvPr id="2065736388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024224190" name="Picture">
+                        <wp:docPr id="1921567964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024224190" name="Picture"/>
+                                <pic:cNvPr id="1921567964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278091240" name="Picture">
+                        <wp:docPr id="1946864093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278091240" name="Picture"/>
+                                <pic:cNvPr id="1946864093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119888647" name="Picture">
+                        <wp:docPr id="1787747016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119888647" name="Picture"/>
+                                <pic:cNvPr id="1787747016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875882245" name="Picture">
+                        <wp:docPr id="231963685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875882245" name="Picture"/>
+                                <pic:cNvPr id="231963685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647847644" name="Picture">
+                        <wp:docPr id="965520390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647847644" name="Picture"/>
+                                <pic:cNvPr id="965520390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683760084" name="Picture">
+                        <wp:docPr id="293514008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683760084" name="Picture"/>
+                                <pic:cNvPr id="293514008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282801583" name="Picture">
+                        <wp:docPr id="1289063716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282801583" name="Picture"/>
+                                <pic:cNvPr id="1289063716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544491978" name="Picture">
+                        <wp:docPr id="406643598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544491978" name="Picture"/>
+                                <pic:cNvPr id="406643598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234366225" name="Picture">
+                        <wp:docPr id="35271680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234366225" name="Picture"/>
+                                <pic:cNvPr id="35271680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709583845" name="Picture">
+                  <wp:docPr id="1972370843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709583845" name="Picture"/>
+                          <pic:cNvPr id="1972370843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228618367" name="Picture">
+                  <wp:docPr id="1314018266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228618367" name="Picture"/>
+                          <pic:cNvPr id="1314018266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588228135" name="Picture">
+                  <wp:docPr id="790096464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588228135" name="Picture"/>
+                          <pic:cNvPr id="790096464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941775255" name="Picture">
+                  <wp:docPr id="465999334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941775255" name="Picture"/>
+                          <pic:cNvPr id="465999334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204732997" name="Picture">
+                  <wp:docPr id="725128603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204732997" name="Picture"/>
+                          <pic:cNvPr id="725128603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94043284" name="Picture">
+                  <wp:docPr id="1277485393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94043284" name="Picture"/>
+                          <pic:cNvPr id="1277485393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331797715" name="Picture">
+                        <wp:docPr id="723959759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331797715" name="Picture"/>
+                                <pic:cNvPr id="723959759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550178198" name="Picture">
+                  <wp:docPr id="1782864215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550178198" name="Picture"/>
+                          <pic:cNvPr id="1782864215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115873846" name="Picture">
+                  <wp:docPr id="305260624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115873846" name="Picture"/>
+                          <pic:cNvPr id="305260624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732761337" name="Picture">
+                  <wp:docPr id="217572638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732761337" name="Picture"/>
+                          <pic:cNvPr id="217572638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60838477" name="Picture">
+                  <wp:docPr id="1600347990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60838477" name="Picture"/>
+                          <pic:cNvPr id="1600347990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482013690" name="Picture">
+                  <wp:docPr id="665821524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482013690" name="Picture"/>
+                          <pic:cNvPr id="665821524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875777772" name="Picture">
+                  <wp:docPr id="1845524051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875777772" name="Picture"/>
+                          <pic:cNvPr id="1845524051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885371535" name="Picture">
+                        <wp:docPr id="570923733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885371535" name="Picture"/>
+                                <pic:cNvPr id="570923733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961379317" name="Picture">
+                        <wp:docPr id="1212830845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961379317" name="Picture"/>
+                                <pic:cNvPr id="1212830845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879684171" name="Picture">
+                  <wp:docPr id="1639959765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879684171" name="Picture"/>
+                          <pic:cNvPr id="1639959765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928100959" name="Picture">
+                  <wp:docPr id="834597549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928100959" name="Picture"/>
+                          <pic:cNvPr id="834597549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332079566" name="Picture">
+                  <wp:docPr id="1634901002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332079566" name="Picture"/>
+                          <pic:cNvPr id="1634901002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547347836" name="Picture">
+                  <wp:docPr id="2090630535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547347836" name="Picture"/>
+                          <pic:cNvPr id="2090630535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964903933" name="Picture">
+                  <wp:docPr id="1365262616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964903933" name="Picture"/>
+                          <pic:cNvPr id="1365262616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146434673" name="Picture">
+                  <wp:docPr id="1600112355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146434673" name="Picture"/>
+                          <pic:cNvPr id="1600112355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76736073" name="Picture">
+                  <wp:docPr id="295240595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76736073" name="Picture"/>
+                          <pic:cNvPr id="295240595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770634262" name="Picture">
+                  <wp:docPr id="810592157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770634262" name="Picture"/>
+                          <pic:cNvPr id="810592157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577674217" name="Picture">
+                  <wp:docPr id="490589610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577674217" name="Picture"/>
+                          <pic:cNvPr id="490589610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806830637" name="Picture">
+                  <wp:docPr id="2097199487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806830637" name="Picture"/>
+                          <pic:cNvPr id="2097199487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929839064" name="Picture">
+                  <wp:docPr id="654580461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929839064" name="Picture"/>
+                          <pic:cNvPr id="654580461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409853781" name="Picture">
+                  <wp:docPr id="2019517896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409853781" name="Picture"/>
+                          <pic:cNvPr id="2019517896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658427537" name="Picture">
+                        <wp:docPr id="982750028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658427537" name="Picture"/>
+                                <pic:cNvPr id="982750028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930090398" name="Picture">
+                  <wp:docPr id="962711795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930090398" name="Picture"/>
+                          <pic:cNvPr id="962711795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366459978" name="Picture">
+                  <wp:docPr id="412167592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366459978" name="Picture"/>
+                          <pic:cNvPr id="412167592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728808919" name="Picture">
+                  <wp:docPr id="1920068198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728808919" name="Picture"/>
+                          <pic:cNvPr id="1920068198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924686858" name="Picture">
+                  <wp:docPr id="724814885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924686858" name="Picture"/>
+                          <pic:cNvPr id="724814885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226531324" name="Picture">
+                  <wp:docPr id="933040903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226531324" name="Picture"/>
+                          <pic:cNvPr id="933040903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842230974" name="Picture">
+                  <wp:docPr id="712208634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842230974" name="Picture"/>
+                          <pic:cNvPr id="712208634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565830630" name="Picture">
+                        <wp:docPr id="1916257643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565830630" name="Picture"/>
+                                <pic:cNvPr id="1916257643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611284236" name="Picture">
+                  <wp:docPr id="323476517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611284236" name="Picture"/>
+                          <pic:cNvPr id="323476517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285078456" name="Picture">
+                  <wp:docPr id="292689688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285078456" name="Picture"/>
+                          <pic:cNvPr id="292689688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307612435" name="Picture">
+                  <wp:docPr id="1533510482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307612435" name="Picture"/>
+                          <pic:cNvPr id="1533510482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45408,57 +45408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317056941" name="Picture">
+                  <wp:docPr id="445185056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317056941" name="Picture"/>
+                          <pic:cNvPr id="445185056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45479,57 +45479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824179702" name="Picture">
+                  <wp:docPr id="465826494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824179702" name="Picture"/>
+                          <pic:cNvPr id="465826494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45893,57 +45893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014226635" name="Picture">
+                  <wp:docPr id="2086248327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014226635" name="Picture"/>
+                          <pic:cNvPr id="2086248327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>