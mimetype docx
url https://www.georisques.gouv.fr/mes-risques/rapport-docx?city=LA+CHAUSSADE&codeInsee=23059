--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151220899" name="Picture">
+                  <wp:docPr id="1071824492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151220899" name="Picture"/>
+                          <pic:cNvPr id="1071824492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537387327" name="Picture">
+                  <wp:docPr id="1198255771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537387327" name="Picture"/>
+                          <pic:cNvPr id="1198255771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726792170" name="Picture">
+                        <wp:docPr id="325576173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726792170" name="Picture"/>
+                                <pic:cNvPr id="325576173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421414242" name="Picture">
+                  <wp:docPr id="1538683682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421414242" name="Picture"/>
+                          <pic:cNvPr id="1538683682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816637392" name="Picture">
+                  <wp:docPr id="2001540854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816637392" name="Picture"/>
+                          <pic:cNvPr id="2001540854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080467959" name="Picture">
+                  <wp:docPr id="1813559799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080467959" name="Picture"/>
+                          <pic:cNvPr id="1813559799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525925829" name="Picture">
+                  <wp:docPr id="1737736388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525925829" name="Picture"/>
+                          <pic:cNvPr id="1737736388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293956696" name="Picture">
+                  <wp:docPr id="521615133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293956696" name="Picture"/>
+                          <pic:cNvPr id="521615133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593893127" name="Picture">
+                        <wp:docPr id="1956834831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593893127" name="Picture"/>
+                                <pic:cNvPr id="1956834831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621241316" name="Picture">
+                        <wp:docPr id="1838067012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621241316" name="Picture"/>
+                                <pic:cNvPr id="1838067012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242834098" name="Picture">
+                        <wp:docPr id="1964875542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242834098" name="Picture"/>
+                                <pic:cNvPr id="1964875542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353899890" name="Picture">
+                        <wp:docPr id="872229329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353899890" name="Picture"/>
+                                <pic:cNvPr id="872229329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874411019" name="Picture">
+                        <wp:docPr id="870292270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874411019" name="Picture"/>
+                                <pic:cNvPr id="870292270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605539049" name="Picture">
+                        <wp:docPr id="241745343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605539049" name="Picture"/>
+                                <pic:cNvPr id="241745343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430262372" name="Picture">
+                        <wp:docPr id="664842356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430262372" name="Picture"/>
+                                <pic:cNvPr id="664842356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903104080" name="Picture">
+                        <wp:docPr id="582462064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903104080" name="Picture"/>
+                                <pic:cNvPr id="582462064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669870016" name="Picture">
+                        <wp:docPr id="1977806635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669870016" name="Picture"/>
+                                <pic:cNvPr id="1977806635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314042647" name="Picture">
+                        <wp:docPr id="1645026353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314042647" name="Picture"/>
+                                <pic:cNvPr id="1645026353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592333267" name="Picture">
+                        <wp:docPr id="1980631204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592333267" name="Picture"/>
+                                <pic:cNvPr id="1980631204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880801471" name="Picture">
+                        <wp:docPr id="2049849970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880801471" name="Picture"/>
+                                <pic:cNvPr id="2049849970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918441776" name="Picture">
+                  <wp:docPr id="1634257658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918441776" name="Picture"/>
+                          <pic:cNvPr id="1634257658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033040039" name="Picture">
+                  <wp:docPr id="2096355237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033040039" name="Picture"/>
+                          <pic:cNvPr id="2096355237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960542965" name="Picture">
+                  <wp:docPr id="894860891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960542965" name="Picture"/>
+                          <pic:cNvPr id="894860891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005095175" name="Picture">
+                  <wp:docPr id="1922690271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005095175" name="Picture"/>
+                          <pic:cNvPr id="1922690271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498595280" name="Picture">
+                  <wp:docPr id="1973879206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498595280" name="Picture"/>
+                          <pic:cNvPr id="1973879206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001611611" name="Picture">
+                  <wp:docPr id="726035650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001611611" name="Picture"/>
+                          <pic:cNvPr id="726035650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975595035" name="Picture">
+                        <wp:docPr id="1372371852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975595035" name="Picture"/>
+                                <pic:cNvPr id="1372371852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678577237" name="Picture">
+                  <wp:docPr id="197575206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678577237" name="Picture"/>
+                          <pic:cNvPr id="197575206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062077147" name="Picture">
+                  <wp:docPr id="301159578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062077147" name="Picture"/>
+                          <pic:cNvPr id="301159578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131658433" name="Picture">
+                  <wp:docPr id="626494963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131658433" name="Picture"/>
+                          <pic:cNvPr id="626494963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946090897" name="Picture">
+                  <wp:docPr id="1331752919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946090897" name="Picture"/>
+                          <pic:cNvPr id="1331752919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695291220" name="Picture">
+                  <wp:docPr id="282806982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695291220" name="Picture"/>
+                          <pic:cNvPr id="282806982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031434716" name="Picture">
+                  <wp:docPr id="249785676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031434716" name="Picture"/>
+                          <pic:cNvPr id="249785676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784519831" name="Picture">
+                        <wp:docPr id="1924417894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784519831" name="Picture"/>
+                                <pic:cNvPr id="1924417894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147982538" name="Picture">
+                        <wp:docPr id="885885030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147982538" name="Picture"/>
+                                <pic:cNvPr id="885885030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080564922" name="Picture">
+                  <wp:docPr id="1684146400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080564922" name="Picture"/>
+                          <pic:cNvPr id="1684146400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109654327" name="Picture">
+                  <wp:docPr id="1371373130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109654327" name="Picture"/>
+                          <pic:cNvPr id="1371373130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031027973" name="Picture">
+                  <wp:docPr id="324754876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031027973" name="Picture"/>
+                          <pic:cNvPr id="324754876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204380559" name="Picture">
+                  <wp:docPr id="1815338249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204380559" name="Picture"/>
+                          <pic:cNvPr id="1815338249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454480185" name="Picture">
+                  <wp:docPr id="5061978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454480185" name="Picture"/>
+                          <pic:cNvPr id="5061978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618786178" name="Picture">
+                  <wp:docPr id="1406921002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618786178" name="Picture"/>
+                          <pic:cNvPr id="1406921002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819546167" name="Picture">
+                        <wp:docPr id="1520226795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819546167" name="Picture"/>
+                                <pic:cNvPr id="1520226795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899430665" name="Picture">
+                  <wp:docPr id="1443029291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899430665" name="Picture"/>
+                          <pic:cNvPr id="1443029291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073808613" name="Picture">
+                  <wp:docPr id="1104128132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073808613" name="Picture"/>
+                          <pic:cNvPr id="1104128132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710724905" name="Picture">
+                  <wp:docPr id="1545054722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710724905" name="Picture"/>
+                          <pic:cNvPr id="1545054722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209048912" name="Picture">
+                  <wp:docPr id="1571106560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209048912" name="Picture"/>
+                          <pic:cNvPr id="1571106560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964490201" name="Picture">
+                  <wp:docPr id="1053392444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964490201" name="Picture"/>
+                          <pic:cNvPr id="1053392444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845492939" name="Picture">
+                  <wp:docPr id="1216589361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845492939" name="Picture"/>
+                          <pic:cNvPr id="1216589361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420838744" name="Picture">
+                        <wp:docPr id="1484762024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420838744" name="Picture"/>
+                                <pic:cNvPr id="1484762024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186565397" name="Picture">
+                  <wp:docPr id="232289456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186565397" name="Picture"/>
+                          <pic:cNvPr id="232289456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557043048" name="Picture">
+                  <wp:docPr id="1079488145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557043048" name="Picture"/>
+                          <pic:cNvPr id="1079488145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975027328" name="Picture">
+                  <wp:docPr id="1089485451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975027328" name="Picture"/>
+                          <pic:cNvPr id="1089485451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>