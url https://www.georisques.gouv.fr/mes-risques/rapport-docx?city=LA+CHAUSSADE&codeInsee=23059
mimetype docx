--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071824492" name="Picture">
+                  <wp:docPr id="1955305781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071824492" name="Picture"/>
+                          <pic:cNvPr id="1955305781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198255771" name="Picture">
+                  <wp:docPr id="459478015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198255771" name="Picture"/>
+                          <pic:cNvPr id="459478015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325576173" name="Picture">
+                        <wp:docPr id="790371683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325576173" name="Picture"/>
+                                <pic:cNvPr id="790371683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538683682" name="Picture">
+                  <wp:docPr id="779275537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538683682" name="Picture"/>
+                          <pic:cNvPr id="779275537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001540854" name="Picture">
+                  <wp:docPr id="1790443037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001540854" name="Picture"/>
+                          <pic:cNvPr id="1790443037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813559799" name="Picture">
+                  <wp:docPr id="1519962565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813559799" name="Picture"/>
+                          <pic:cNvPr id="1519962565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737736388" name="Picture">
+                  <wp:docPr id="1654666067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737736388" name="Picture"/>
+                          <pic:cNvPr id="1654666067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521615133" name="Picture">
+                  <wp:docPr id="832620254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521615133" name="Picture"/>
+                          <pic:cNvPr id="832620254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956834831" name="Picture">
+                        <wp:docPr id="1784320940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956834831" name="Picture"/>
+                                <pic:cNvPr id="1784320940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838067012" name="Picture">
+                        <wp:docPr id="929989428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838067012" name="Picture"/>
+                                <pic:cNvPr id="929989428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964875542" name="Picture">
+                        <wp:docPr id="1445468105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964875542" name="Picture"/>
+                                <pic:cNvPr id="1445468105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872229329" name="Picture">
+                        <wp:docPr id="917780001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872229329" name="Picture"/>
+                                <pic:cNvPr id="917780001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="870292270" name="Picture">
+                        <wp:docPr id="1813165321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="870292270" name="Picture"/>
+                                <pic:cNvPr id="1813165321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241745343" name="Picture">
+                        <wp:docPr id="373460422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241745343" name="Picture"/>
+                                <pic:cNvPr id="373460422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664842356" name="Picture">
+                        <wp:docPr id="741683575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664842356" name="Picture"/>
+                                <pic:cNvPr id="741683575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582462064" name="Picture">
+                        <wp:docPr id="1283998435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582462064" name="Picture"/>
+                                <pic:cNvPr id="1283998435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977806635" name="Picture">
+                        <wp:docPr id="303456134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977806635" name="Picture"/>
+                                <pic:cNvPr id="303456134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645026353" name="Picture">
+                        <wp:docPr id="1304993639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645026353" name="Picture"/>
+                                <pic:cNvPr id="1304993639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980631204" name="Picture">
+                        <wp:docPr id="364845683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980631204" name="Picture"/>
+                                <pic:cNvPr id="364845683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049849970" name="Picture">
+                        <wp:docPr id="497904580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049849970" name="Picture"/>
+                                <pic:cNvPr id="497904580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634257658" name="Picture">
+                  <wp:docPr id="1295426490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634257658" name="Picture"/>
+                          <pic:cNvPr id="1295426490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096355237" name="Picture">
+                  <wp:docPr id="1468001985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096355237" name="Picture"/>
+                          <pic:cNvPr id="1468001985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894860891" name="Picture">
+                  <wp:docPr id="1264042153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894860891" name="Picture"/>
+                          <pic:cNvPr id="1264042153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922690271" name="Picture">
+                  <wp:docPr id="1870305158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922690271" name="Picture"/>
+                          <pic:cNvPr id="1870305158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973879206" name="Picture">
+                  <wp:docPr id="333887259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973879206" name="Picture"/>
+                          <pic:cNvPr id="333887259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726035650" name="Picture">
+                  <wp:docPr id="148589050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726035650" name="Picture"/>
+                          <pic:cNvPr id="148589050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372371852" name="Picture">
+                        <wp:docPr id="479892337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372371852" name="Picture"/>
+                                <pic:cNvPr id="479892337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197575206" name="Picture">
+                  <wp:docPr id="2123607475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197575206" name="Picture"/>
+                          <pic:cNvPr id="2123607475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301159578" name="Picture">
+                  <wp:docPr id="2101107639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301159578" name="Picture"/>
+                          <pic:cNvPr id="2101107639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626494963" name="Picture">
+                  <wp:docPr id="896880250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626494963" name="Picture"/>
+                          <pic:cNvPr id="896880250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331752919" name="Picture">
+                  <wp:docPr id="1479666389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331752919" name="Picture"/>
+                          <pic:cNvPr id="1479666389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282806982" name="Picture">
+                  <wp:docPr id="372309953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282806982" name="Picture"/>
+                          <pic:cNvPr id="372309953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249785676" name="Picture">
+                  <wp:docPr id="614305764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249785676" name="Picture"/>
+                          <pic:cNvPr id="614305764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924417894" name="Picture">
+                        <wp:docPr id="1023714773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924417894" name="Picture"/>
+                                <pic:cNvPr id="1023714773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885885030" name="Picture">
+                        <wp:docPr id="60940484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885885030" name="Picture"/>
+                                <pic:cNvPr id="60940484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684146400" name="Picture">
+                  <wp:docPr id="454285160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684146400" name="Picture"/>
+                          <pic:cNvPr id="454285160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371373130" name="Picture">
+                  <wp:docPr id="375085049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371373130" name="Picture"/>
+                          <pic:cNvPr id="375085049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324754876" name="Picture">
+                  <wp:docPr id="1963950901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324754876" name="Picture"/>
+                          <pic:cNvPr id="1963950901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815338249" name="Picture">
+                  <wp:docPr id="1729103979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815338249" name="Picture"/>
+                          <pic:cNvPr id="1729103979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5061978" name="Picture">
+                  <wp:docPr id="634287628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5061978" name="Picture"/>
+                          <pic:cNvPr id="634287628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406921002" name="Picture">
+                  <wp:docPr id="862254426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406921002" name="Picture"/>
+                          <pic:cNvPr id="862254426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520226795" name="Picture">
+                        <wp:docPr id="1009771924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520226795" name="Picture"/>
+                                <pic:cNvPr id="1009771924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443029291" name="Picture">
+                  <wp:docPr id="687151470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443029291" name="Picture"/>
+                          <pic:cNvPr id="687151470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104128132" name="Picture">
+                  <wp:docPr id="694248103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104128132" name="Picture"/>
+                          <pic:cNvPr id="694248103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545054722" name="Picture">
+                  <wp:docPr id="39939121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545054722" name="Picture"/>
+                          <pic:cNvPr id="39939121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571106560" name="Picture">
+                  <wp:docPr id="578553923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571106560" name="Picture"/>
+                          <pic:cNvPr id="578553923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053392444" name="Picture">
+                  <wp:docPr id="1593799557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053392444" name="Picture"/>
+                          <pic:cNvPr id="1593799557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216589361" name="Picture">
+                  <wp:docPr id="1700584716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216589361" name="Picture"/>
+                          <pic:cNvPr id="1700584716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484762024" name="Picture">
+                        <wp:docPr id="1350098871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484762024" name="Picture"/>
+                                <pic:cNvPr id="1350098871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232289456" name="Picture">
+                  <wp:docPr id="1397738505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232289456" name="Picture"/>
+                          <pic:cNvPr id="1397738505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079488145" name="Picture">
+                  <wp:docPr id="1149875768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079488145" name="Picture"/>
+                          <pic:cNvPr id="1149875768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089485451" name="Picture">
+                  <wp:docPr id="2029639264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089485451" name="Picture"/>
+                          <pic:cNvPr id="2029639264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>