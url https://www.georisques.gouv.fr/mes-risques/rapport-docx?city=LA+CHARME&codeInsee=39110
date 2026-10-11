--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383545791" name="Picture">
+                  <wp:docPr id="422140514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383545791" name="Picture"/>
+                          <pic:cNvPr id="422140514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302555261" name="Picture">
+                  <wp:docPr id="1038025754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302555261" name="Picture"/>
+                          <pic:cNvPr id="1038025754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568425561" name="Picture">
+                        <wp:docPr id="1893442628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568425561" name="Picture"/>
+                                <pic:cNvPr id="1893442628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771865627" name="Picture">
+                  <wp:docPr id="750838875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771865627" name="Picture"/>
+                          <pic:cNvPr id="750838875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468581516" name="Picture">
+                  <wp:docPr id="63603290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468581516" name="Picture"/>
+                          <pic:cNvPr id="63603290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42532649" name="Picture">
+                  <wp:docPr id="1738185029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42532649" name="Picture"/>
+                          <pic:cNvPr id="1738185029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224260913" name="Picture">
+                  <wp:docPr id="1548709443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224260913" name="Picture"/>
+                          <pic:cNvPr id="1548709443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254525137" name="Picture">
+                  <wp:docPr id="1937145170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254525137" name="Picture"/>
+                          <pic:cNvPr id="1937145170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513435054" name="Picture">
+                        <wp:docPr id="937760524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513435054" name="Picture"/>
+                                <pic:cNvPr id="937760524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978937336" name="Picture">
+                        <wp:docPr id="1833084621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978937336" name="Picture"/>
+                                <pic:cNvPr id="1833084621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008292135" name="Picture">
+                        <wp:docPr id="746371195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008292135" name="Picture"/>
+                                <pic:cNvPr id="746371195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506131042" name="Picture">
+                        <wp:docPr id="1517677972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506131042" name="Picture"/>
+                                <pic:cNvPr id="1517677972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432531236" name="Picture">
+                        <wp:docPr id="316881224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432531236" name="Picture"/>
+                                <pic:cNvPr id="316881224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171440568" name="Picture">
+                        <wp:docPr id="1821263375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171440568" name="Picture"/>
+                                <pic:cNvPr id="1821263375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636325399" name="Picture">
+                        <wp:docPr id="1381934939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636325399" name="Picture"/>
+                                <pic:cNvPr id="1381934939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801876926" name="Picture">
+                        <wp:docPr id="1068565490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801876926" name="Picture"/>
+                                <pic:cNvPr id="1068565490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495172837" name="Picture">
+                        <wp:docPr id="736995285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495172837" name="Picture"/>
+                                <pic:cNvPr id="736995285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144478986" name="Picture">
+                        <wp:docPr id="1950244130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144478986" name="Picture"/>
+                                <pic:cNvPr id="1950244130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892561886" name="Picture">
+                        <wp:docPr id="637610311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892561886" name="Picture"/>
+                                <pic:cNvPr id="637610311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990678969" name="Picture">
+                        <wp:docPr id="177389927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990678969" name="Picture"/>
+                                <pic:cNvPr id="177389927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195916739" name="Picture">
+                  <wp:docPr id="33246337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195916739" name="Picture"/>
+                          <pic:cNvPr id="33246337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134367544" name="Picture">
+                  <wp:docPr id="1419237436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134367544" name="Picture"/>
+                          <pic:cNvPr id="1419237436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253524249" name="Picture">
+                  <wp:docPr id="1368619007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253524249" name="Picture"/>
+                          <pic:cNvPr id="1368619007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314062226" name="Picture">
+                  <wp:docPr id="1964648434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314062226" name="Picture"/>
+                          <pic:cNvPr id="1964648434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985391247" name="Picture">
+                  <wp:docPr id="153857172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985391247" name="Picture"/>
+                          <pic:cNvPr id="153857172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225716945" name="Picture">
+                  <wp:docPr id="1125507492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225716945" name="Picture"/>
+                          <pic:cNvPr id="1125507492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940089453" name="Picture">
+                        <wp:docPr id="228546483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940089453" name="Picture"/>
+                                <pic:cNvPr id="228546483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733819766" name="Picture">
+                  <wp:docPr id="1203629690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733819766" name="Picture"/>
+                          <pic:cNvPr id="1203629690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315906636" name="Picture">
+                  <wp:docPr id="1270062072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315906636" name="Picture"/>
+                          <pic:cNvPr id="1270062072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653774830" name="Picture">
+                  <wp:docPr id="1013346290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653774830" name="Picture"/>
+                          <pic:cNvPr id="1013346290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572736736" name="Picture">
+                  <wp:docPr id="383930689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572736736" name="Picture"/>
+                          <pic:cNvPr id="383930689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126346236" name="Picture">
+                  <wp:docPr id="815613174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126346236" name="Picture"/>
+                          <pic:cNvPr id="815613174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878618121" name="Picture">
+                  <wp:docPr id="231333403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878618121" name="Picture"/>
+                          <pic:cNvPr id="231333403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031140932" name="Picture">
+                        <wp:docPr id="1006899549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031140932" name="Picture"/>
+                                <pic:cNvPr id="1006899549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57529846" name="Picture">
+                        <wp:docPr id="2024525851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57529846" name="Picture"/>
+                                <pic:cNvPr id="2024525851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355755245" name="Picture">
+                  <wp:docPr id="1620741077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355755245" name="Picture"/>
+                          <pic:cNvPr id="1620741077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577165739" name="Picture">
+                  <wp:docPr id="2133007683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577165739" name="Picture"/>
+                          <pic:cNvPr id="2133007683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98287702" name="Picture">
+                  <wp:docPr id="801154698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98287702" name="Picture"/>
+                          <pic:cNvPr id="801154698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963129071" name="Picture">
+                  <wp:docPr id="1670810599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963129071" name="Picture"/>
+                          <pic:cNvPr id="1670810599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785014153" name="Picture">
+                  <wp:docPr id="1850463847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785014153" name="Picture"/>
+                          <pic:cNvPr id="1850463847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835520491" name="Picture">
+                  <wp:docPr id="2138956670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835520491" name="Picture"/>
+                          <pic:cNvPr id="2138956670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096092876" name="Picture">
+                        <wp:docPr id="1877117323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096092876" name="Picture"/>
+                                <pic:cNvPr id="1877117323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31699,57 +31699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860274670" name="Picture">
+                  <wp:docPr id="529609178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860274670" name="Picture"/>
+                          <pic:cNvPr id="529609178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31788,57 +31788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447302056" name="Picture">
+                  <wp:docPr id="439122621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447302056" name="Picture"/>
+                          <pic:cNvPr id="439122621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32432,57 +32432,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418555271" name="Picture">
+                  <wp:docPr id="1635321506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418555271" name="Picture"/>
+                          <pic:cNvPr id="1635321506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33430,57 +33430,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130296406" name="Picture">
+                  <wp:docPr id="788654170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130296406" name="Picture"/>
+                          <pic:cNvPr id="788654170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33533,57 +33533,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908490863" name="Picture">
+                  <wp:docPr id="623643348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908490863" name="Picture"/>
+                          <pic:cNvPr id="623643348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34910,57 +34910,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125181252" name="Picture">
+                  <wp:docPr id="1384410988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125181252" name="Picture"/>
+                          <pic:cNvPr id="1384410988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36053,57 +36053,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015196720" name="Picture">
+                        <wp:docPr id="1812546627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015196720" name="Picture"/>
+                                <pic:cNvPr id="1812546627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37274,57 +37274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028754467" name="Picture">
+                  <wp:docPr id="495430049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028754467" name="Picture"/>
+                          <pic:cNvPr id="495430049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37345,57 +37345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049147685" name="Picture">
+                  <wp:docPr id="1465650934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049147685" name="Picture"/>
+                          <pic:cNvPr id="1465650934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37759,57 +37759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768200403" name="Picture">
+                  <wp:docPr id="736635315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768200403" name="Picture"/>
+                          <pic:cNvPr id="736635315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>